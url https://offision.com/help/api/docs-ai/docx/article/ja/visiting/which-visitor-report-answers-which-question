--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どの来訪者レポートがどの疑問に答えるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">知りたいこと — 来訪者は何人来たか、いま誰が館内にいるか、誰が来なかったか、 どの日の記録を警備に渡すか — から、それに答える一つのページへの対応表。 各ページのフィルタと、エクスポートできるページはどれかも併せて。</w:t>
+        <w:t xml:space="preserve">知りたいこと — 来訪者は何人来たか、いま誰が館内にいるか、誰が来なかったか、どの日の記録を警備に渡すか — から、それに答える一つのページへの対応表。各ページのフィルタと、エクスポートできるページはどれかも併せて。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm6qs0r2hmm31v2s_gvrcj">
+      <w:hyperlink w:history="1" r:id="rIdwciuunxrgtzwviifdewmp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/which-visitor-report-answers-which-question/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者モジュールには「来訪者レポート」に見えるページが半ダースあり、そのどれも
 が「来訪者レポート」そのものではありません。それぞれ別の疑問に答えるページなの
 で、疑問から出発して、そのために作られたページを開いてください。入口は
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -201,496 +201,561 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ダッシュボード — 4 つの数字、その下にチャート。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1607"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4191"/>
+        <w:gridCol w:w="1505"/>
+        <w:gridCol w:w="3927"/>
+        <w:gridCol w:w="3927"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1607"/>
+            <w:tcW w:type="dxa" w:w="1505"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">知りたいこと</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3562"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">開くページ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4191"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">得られるもの</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1607"/>
+            <w:tcW w:type="dxa" w:w="1505"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">この期間の来訪はどうだったか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3562"/>
-[...5 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rIdb7eebjophpztnznzf1hrc">
+            <w:tcW w:type="dxa" w:w="3927"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId_awik1b7imxeoxppyiidb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">ダッシュボード</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4191"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">4 つの数字 — 合計・館内・退場・ノーショー — と率、前期間との傾向。続いてチャート：日別来訪数、建物別内訳、常連来訪者と招待者、目的別、招待 vs 現地登録。エクスポートなし。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1607"/>
+            <w:tcW w:type="dxa" w:w="1505"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ある一日の来訪者リストをファイルで欲しい</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3562"/>
-[...5 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rId2o9zkrrvnxqltlxc40v56">
+            <w:tcW w:type="dxa" w:w="3927"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIdyqpjxnuvyzr846xxdyox9">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者日次レポート</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4191"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">一日分の来訪者を表で — 時刻、状態、チェックイン／チェックアウト、招待者、目的 — </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ダウンロード</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">で Excel か PDF に。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1607"/>
+            <w:tcW w:type="dxa" w:w="1505"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">いま何が起きているか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3562"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">概要</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4191"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">クイックビューのカード：館内にいる人（オーバーステイ含む）、今日のメーター、期間サマリー、期限が近い長期バッジ。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1607"/>
+            <w:tcW w:type="dxa" w:w="1505"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">生の訪問記録を検索・絞り込みしたい</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3562"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">来訪者バッジ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4191"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">上のすべての元になるリスト — バッジ 1 件 1 行、一括操作、Excel エクスポート。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdtnhdr4hsgi_ymr3nepdmp">
+            <w:hyperlink w:history="1" r:id="rIdeqyl8sbjyfvvsow_ecm30">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者の記録を探す</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">参照。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1607"/>
+            <w:tcW w:type="dxa" w:w="1505"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">訪問そのものを表計算ファイルで欲しい。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3927"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIdigy_luavze6eclwsyx5m6">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">訪問カレンダー</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> › </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">エクスポート</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3927"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">レポートではありません。画面にある訪問を、建物・ルーム・訪問のいずれかで束ね、選んだ項目ごとに 1 列ずつ、XLSX か CSV で。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1505"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">誰がいつ訪問に何をしたか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3562"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ログ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4191"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">すべての訪問へのすべての操作。日付範囲を選んで Excel でダウンロード — ファイルは表示中の列に従う。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1607"/>
+            <w:tcW w:type="dxa" w:w="1505"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">数字を送ってほしい、ログインはしない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3562"/>
-[...5 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rIdc3kemncvzndvkajacto-g">
+            <w:tcW w:type="dxa" w:w="3927"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIdliojube90tqfwj-gzstqy">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">メールレポート</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4191"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ビューアではなく購読：来訪者予測を毎日・毎週・毎月メールで届ける。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1607"/>
+            <w:tcW w:type="dxa" w:w="1505"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">カレンダーを操作しながら今日の進み具合を見たい</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3562"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">来訪者招待</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4191"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">カレンダー自身のタイル列 — 予定、館内、退場、要対応 — 下のカレンダーのフィルタも兼ねる。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">受付デスクにはその日の独自ビューと、いま建物にいる全員のワンクリック・
 エクスポートが受付担当者のホームページにあります。それは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvarc8hwjyyw9roi_ns1ea">
+      <w:hyperlink w:history="1" r:id="rIdcftxh-zsvtwzh3sar5xqu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">受付ガイド</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で扱います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2552700"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-quick-view-ja" descr="概要 — クイックビューのカードが「いま」のレポート。" title="概要 — クイックビューのカードが「いま」のレポート。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1380,51 +1445,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdm6qs0r2hmm31v2s_gvrcj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdb7eebjophpztnznzf1hrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rId2o9zkrrvnxqltlxc40v56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdtnhdr4hsgi_ymr3nepdmp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIdc3kemncvzndvkajacto-g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-visitor-forecast/" TargetMode="External"/><Relationship Id="rIdvarc8hwjyyw9roi_ns1ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/reception/export-the-people-on-site/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66119f7a5bc738931f8f274eba36e81aeed30a61.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9f13616bd309ed3f359e7321fdad636c06e7b01.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwciuunxrgtzwviifdewmp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rId_awik1b7imxeoxppyiidb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdyqpjxnuvyzr846xxdyox9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdeqyl8sbjyfvvsow_ecm30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIdigy_luavze6eclwsyx5m6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdliojube90tqfwj-gzstqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-visitor-forecast/" TargetMode="External"/><Relationship Id="rIdcftxh-zsvtwzh3sar5xqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/reception/export-the-people-on-site/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66119f7a5bc738931f8f274eba36e81aeed30a61.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9f13616bd309ed3f359e7321fdad636c06e7b01.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>どの来訪者レポートがどの疑問に答えるか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>