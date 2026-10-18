--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwciuunxrgtzwviifdewmp">
+      <w:hyperlink w:history="1" r:id="rIdtbffa27v5wqu2gjx2qshu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/which-visitor-report-answers-which-question/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者モジュールには「来訪者レポート」に見えるページが半ダースあり、そのどれも
 が「来訪者レポート」そのものではありません。それぞれ別の疑問に答えるページなの
 で、疑問から出発して、そのために作られたページを開いてください。入口は
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -290,102 +290,102 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1505"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">この期間の来訪はどうだったか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId_awik1b7imxeoxppyiidb">
+            <w:hyperlink w:history="1" r:id="rId9cvyikoz0e_cbxih0wbxi">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">ダッシュボード</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">4 つの数字 — 合計・館内・退場・ノーショー — と率、前期間との傾向。続いてチャート：日別来訪数、建物別内訳、常連来訪者と招待者、目的別、招待 vs 現地登録。エクスポートなし。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1505"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ある一日の来訪者リストをファイルで欲しい</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdyqpjxnuvyzr846xxdyox9">
+            <w:hyperlink w:history="1" r:id="rIdnxdeuv9_5gmxygkr0cxgw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者日次レポート</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">一日分の来訪者を表で — 時刻、状態、チェックイン／チェックアウト、招待者、目的 — </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -470,90 +470,90 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">来訪者バッジ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">上のすべての元になるリスト — バッジ 1 件 1 行、一括操作、Excel エクスポート。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdeqyl8sbjyfvvsow_ecm30">
+            <w:hyperlink w:history="1" r:id="rIdyd41alwzkauzyujtddhmc">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者の記録を探す</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">参照。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1505"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪問そのものを表計算ファイルで欲しい。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdigy_luavze6eclwsyx5m6">
+            <w:hyperlink w:history="1" r:id="rIdqbokfegqwqkhauxxmqutm">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪問カレンダー</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> › </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">エクスポート</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
@@ -622,51 +622,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1505"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">数字を送ってほしい、ログインはしない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdliojube90tqfwj-gzstqy">
+            <w:hyperlink w:history="1" r:id="rId_fx6mt7_a6skobcj2vnlo">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">メールレポート</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ビューアではなく購読：来訪者予測を毎日・毎週・毎月メールで届ける。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -711,51 +711,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">カレンダー自身のタイル列 — 予定、館内、退場、要対応 — 下のカレンダーのフィルタも兼ねる。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">受付デスクにはその日の独自ビューと、いま建物にいる全員のワンクリック・
 エクスポートが受付担当者のホームページにあります。それは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcftxh-zsvtwzh3sar5xqu">
+      <w:hyperlink w:history="1" r:id="rIdclfnsf4jxbzkyeuvpfjjy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">受付ガイド</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で扱います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2552700"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-quick-view-ja" descr="概要 — クイックビューのカードが「いま」のレポート。" title="概要 — クイックビューのカードが「いま」のレポート。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1445,51 +1445,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwciuunxrgtzwviifdewmp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rId_awik1b7imxeoxppyiidb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdyqpjxnuvyzr846xxdyox9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdeqyl8sbjyfvvsow_ecm30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIdigy_luavze6eclwsyx5m6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdliojube90tqfwj-gzstqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-visitor-forecast/" TargetMode="External"/><Relationship Id="rIdcftxh-zsvtwzh3sar5xqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/reception/export-the-people-on-site/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66119f7a5bc738931f8f274eba36e81aeed30a61.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9f13616bd309ed3f359e7321fdad636c06e7b01.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtbffa27v5wqu2gjx2qshu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rId9cvyikoz0e_cbxih0wbxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdnxdeuv9_5gmxygkr0cxgw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdyd41alwzkauzyujtddhmc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIdqbokfegqwqkhauxxmqutm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rId_fx6mt7_a6skobcj2vnlo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-visitor-forecast/" TargetMode="External"/><Relationship Id="rIdclfnsf4jxbzkyeuvpfjjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/reception/export-the-people-on-site/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bc59ddb412b13495ca18b6f1db17aba5a111068d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58a36330df4801397802f4b8b10f418cc680bd79.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>どの来訪者レポートがどの疑問に答えるか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>