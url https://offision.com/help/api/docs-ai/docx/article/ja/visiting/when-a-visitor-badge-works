--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者バッジが使えるようになる日、使えなくなる日</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">バッジメールは数日から数週間前に届きますが、コードが使えるのは訪問当日だけです。 早く来た来訪者・遅れて来た来訪者に各入口が何を返すのか、そして事前にできることを まとめます。</w:t>
+        <w:t xml:space="preserve">バッジメールは数日から数週間前に届きますが、コードが使えるのは訪問当日だけです。早く来た来訪者・遅れて来た来訪者に各入口が何を返すのか、そして事前にできることをまとめます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdywb5xsb4rhg5jl3qboetu">
+      <w:hyperlink w:history="1" r:id="rIdeschqizg--exhqvbawntt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/when-a-visitor-badge-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">バッジメールは訪問より前に送られます。既定では7日前の17:00、設定によっては最大で
 365日前です。中のコードはその時点ではまだ使えません。バッジが人を通すのは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -380,51 +380,51 @@
       <w:r>
         <w:t xml:space="preserve"> に変わります。訪問ポリシーで一日を締める設定にしてあれば、その日の
 うちにバッジは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ノーショー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> として、チェックイン済みなら </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">退場</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> として記録されます——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdivgu2oakggvlpon2rug2l">
+      <w:hyperlink w:history="1" r:id="rIdk69xkb7clflikjnsl_y6f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">一日の終わりに来訪者を自動でチェックアウトする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">判断するのは受付で、スキャナーではありません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -446,180 +446,224 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">バッジを早く送って得られるのは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">事前登録</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の時間であって、早い入館ではありません。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者の事前登録ページを有効にする</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> がオンなら、メールにはリンクが入ります。
-来訪者は受け取った時点で自分の情報を入力し、規約に同意し、アンケートにも答えられる
-ので、到着したときに受付が打ち込むものは残りません。</w:t>
+来訪者は受け取った時点で自分の情報を入力し、規約に同意し、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">訪問の前に</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">のアンケート
+にも答えられるので、到着したときに受付が打ち込むものは残りません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">このページが尋ねるのはそれだけです。来訪者招待フォームの項目もアップロード欄も
+ありません。来訪前に取得したいものは、
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdmcouwdq30os-hsqe-j_w1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">来訪者招待フォームの項目</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">ではなく
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdptmfpkt4x2wgcgqru2idx">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">アンケートの質問</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">にする必要があり、書類は来訪者から
+集めること自体ができません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (来訪者管理)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1枚で何日も使いたいとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">それが長期バッジです。コードは1つ、設定した期間内のどの日でも有効で、期限なしにも
 できます。協力会社、清掃業者、派遣のエンジニアには、訪問ごとの招待ではなくこれを
 渡します——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhjyfn2buopzo5a8tunwq0">
+      <w:hyperlink w:history="1" r:id="rIdoqtggtjlrrtgzebtghdsm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">業者に長期来訪者バッジを発行する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで決まらないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メールが送られる日。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者バッジの送信時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が動かすのはメールだけです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdelt4gnzbxrzyrtrvklp4m">
+      <w:hyperlink w:history="1" r:id="rIdc2_u1acecguegqehglwyo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジの設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">承認。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 承認者を待っている訪問は当日でも通らず、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">この訪問はまだ承認待ちです</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 と表示されます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwmeg0tu9iy8rm5slma0vo">
+      <w:hyperlink w:history="1" r:id="rIdz4xnvfvsdamttublpddhk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を招待する前に承認を必須にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -629,51 +673,51 @@
       <w:r>
         <w:t xml:space="preserve"> バッジはロビーで本人を確かめるためのもので、それ自体は何も開けません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ゲスト WiFi。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 認証情報はチェックインで作られチェックアウトで失効するため、
 事前に使えることはありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxvw4_giavzsmvhc7poxv_">
+      <w:hyperlink w:history="1" r:id="rIdamjld8yo94bcosujsoc1a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者はどうやってネットに繋がるのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1099,51 +1143,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdywb5xsb4rhg5jl3qboetu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdivgu2oakggvlpon2rug2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdhjyfn2buopzo5a8tunwq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdelt4gnzbxrzyrtrvklp4m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdwmeg0tu9iy8rm5slma0vo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdxvw4_giavzsmvhc7poxv_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeschqizg--exhqvbawntt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdk69xkb7clflikjnsl_y6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdmcouwdq30os-hsqe-j_w1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdptmfpkt4x2wgcgqru2idx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdoqtggtjlrrtgzebtghdsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdc2_u1acecguegqehglwyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdz4xnvfvsdamttublpddhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdamjld8yo94bcosujsoc1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者バッジが使えるようになる日、使えなくなる日</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>