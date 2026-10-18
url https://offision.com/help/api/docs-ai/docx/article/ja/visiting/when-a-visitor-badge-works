--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeschqizg--exhqvbawntt">
+      <w:hyperlink w:history="1" r:id="rIdwmefpac98bgqvrr8pu_lw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/when-a-visitor-badge-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">バッジメールは訪問より前に送られます。既定では7日前の17:00、設定によっては最大で
 365日前です。中のコードはその時点ではまだ使えません。バッジが人を通すのは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -380,51 +380,51 @@
       <w:r>
         <w:t xml:space="preserve"> に変わります。訪問ポリシーで一日を締める設定にしてあれば、その日の
 うちにバッジは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ノーショー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> として、チェックイン済みなら </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">退場</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> として記録されます——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk69xkb7clflikjnsl_y6f">
+      <w:hyperlink w:history="1" r:id="rIdltufau2ya4v_2qq5kvieo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">一日の終わりに来訪者を自動でチェックアウトする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">判断するのは受付で、スキャナーではありません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -469,201 +469,201 @@
       <w:r>
         <w:t xml:space="preserve"> がオンなら、メールにはリンクが入ります。
 来訪者は受け取った時点で自分の情報を入力し、規約に同意し、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問の前に</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のアンケート
 にも答えられるので、到着したときに受付が打ち込むものは残りません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページが尋ねるのはそれだけです。来訪者招待フォームの項目もアップロード欄も
 ありません。来訪前に取得したいものは、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmcouwdq30os-hsqe-j_w1">
+      <w:hyperlink w:history="1" r:id="rIdxaxyhezzifvfel7ycflbu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者招待フォームの項目</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">ではなく
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdptmfpkt4x2wgcgqru2idx">
+      <w:hyperlink w:history="1" r:id="rIdlkfbvnprqwioh32fbjaqa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アンケートの質問</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にする必要があり、書類は来訪者から
 集めること自体ができません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (来訪者管理)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1枚で何日も使いたいとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">それが長期バッジです。コードは1つ、設定した期間内のどの日でも有効で、期限なしにも
 できます。協力会社、清掃業者、派遣のエンジニアには、訪問ごとの招待ではなくこれを
 渡します——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoqtggtjlrrtgzebtghdsm">
+      <w:hyperlink w:history="1" r:id="rIdd3jsdvf9bwapztzpfwdes">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">業者に長期来訪者バッジを発行する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで決まらないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メールが送られる日。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者バッジの送信時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が動かすのはメールだけです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc2_u1acecguegqehglwyo">
+      <w:hyperlink w:history="1" r:id="rIdrds7i4ypxxrwyoeht-pgj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジの設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">承認。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 承認者を待っている訪問は当日でも通らず、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">この訪問はまだ承認待ちです</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 と表示されます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz4xnvfvsdamttublpddhk">
+      <w:hyperlink w:history="1" r:id="rIdmw7b6rxk_gwoxzsuuk3nn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を招待する前に承認を必須にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -673,51 +673,51 @@
       <w:r>
         <w:t xml:space="preserve"> バッジはロビーで本人を確かめるためのもので、それ自体は何も開けません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ゲスト WiFi。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 認証情報はチェックインで作られチェックアウトで失効するため、
 事前に使えることはありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdamjld8yo94bcosujsoc1a">
+      <w:hyperlink w:history="1" r:id="rId6qrh-mcu769e4b-o2rrq3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者はどうやってネットに繋がるのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1143,51 +1143,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeschqizg--exhqvbawntt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdk69xkb7clflikjnsl_y6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdmcouwdq30os-hsqe-j_w1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdptmfpkt4x2wgcgqru2idx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdoqtggtjlrrtgzebtghdsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdc2_u1acecguegqehglwyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdz4xnvfvsdamttublpddhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdamjld8yo94bcosujsoc1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwmefpac98bgqvrr8pu_lw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdltufau2ya4v_2qq5kvieo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdxaxyhezzifvfel7ycflbu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdlkfbvnprqwioh32fbjaqa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdd3jsdvf9bwapztzpfwdes" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdrds7i4ypxxrwyoeht-pgj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdmw7b6rxk_gwoxzsuuk3nn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId6qrh-mcu769e4b-o2rrq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者バッジが使えるようになる日、使えなくなる日</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>