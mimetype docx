--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問先とは何か</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">訪問先は新しく作るものではなく、来訪者に開放した「建物」そのもの。その下のフロア・ ルーム・駐車場は 1 つずつ開放します。訪問先が持つもの — 訪問ポリシー、営業時間と タイムゾーン、受付担当者、月ごとの来訪者数 — と、ロビー画面がどの訪問先を迎える かの決まり方。</w:t>
+        <w:t xml:space="preserve">訪問先は新しく作るものではなく、来訪者に開放した「建物」そのもの。その下のフロア・ルーム・駐車場は 1 つずつ開放します。訪問先が持つもの — 訪問ポリシー、営業時間とタイムゾーン、受付担当者、月ごとの来訪者数 — と、ロビー画面がどの訪問先を迎えるかの決まり方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7x9-t3bpsrxfou50zrgvg">
+      <w:hyperlink w:history="1" r:id="rIdz1b70vjrpkm-jpdudhhgn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/what-is-a-visiting-location/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問先は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新しく作るものではありません</w:t>
       </w:r>
@@ -392,65 +392,65 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建物の行にチェックを入れると、その訪問先が決めるすべてがパネルに表示されます:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問ポリシー</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — ここでの訪問のルール: 承認、車両、バッジのコードの扱い。
-[...3 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdvn29pw_9g1n3s8pmogufg">
+        <w:t xml:space="preserve"> — ここでの訪問のルール: 承認、車両、バッジのコードの扱い、
+そして来訪者の到着をホストに知らせるかどうか。ポリシーは建物・フロア・ルームの
+いずれにも付けられ、最も具体的なものが勝ちます。すべての項目は
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdlcajtlrwcrtnraaqfwprq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">来訪者を招待する前に承認を必須にする</w:t>
+          <w:t xml:space="preserve">訪問ポリシーの設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">
-を参照してください。</w:t>
+        <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">営業時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -634,115 +634,115 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問先が決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者に何を尋ねるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 質問・写真・アンケートは場所ではなく
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjxdo85oklzod3ootkxq2s">
+      <w:hyperlink w:history="1" r:id="rId5bhtetavmjlvxyrbtelcx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問目的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が決めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">バッジの見た目。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwny9vqk02argmfblri_jc">
+      <w:hyperlink w:history="1" r:id="rId75x-z_n9qnt4lghrjj4cb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">バッジのデザイン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">は
 会社全体で 1 つです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">招待フォームの国番号。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これも
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxnyzpes1df-ix0jcb8o9r">
+      <w:hyperlink w:history="1" r:id="rIdjss8dm73cm4dnrwvx58yj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会社全体の設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-location (訪問先)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
@@ -1180,51 +1180,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7x9-t3bpsrxfou50zrgvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/what-is-a-visiting-location/" TargetMode="External"/><Relationship Id="rIdvn29pw_9g1n3s8pmogufg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdjxdo85oklzod3ootkxq2s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdwny9vqk02argmfblri_jc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdxnyzpes1df-ix0jcb8o9r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d451a267e7ec84b4dcd2c2afdc0de803c090165b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/750777faf7297c6e0302f11c6adb4641fd5f0d9e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d8f9aa58285553db331db18fadce0a75310733b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/910f6495361d889b11c40c2e7419811b5265c84b.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz1b70vjrpkm-jpdudhhgn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/what-is-a-visiting-location/" TargetMode="External"/><Relationship Id="rIdlcajtlrwcrtnraaqfwprq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-policy-reference/" TargetMode="External"/><Relationship Id="rId5bhtetavmjlvxyrbtelcx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rId75x-z_n9qnt4lghrjj4cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdjss8dm73cm4dnrwvx58yj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d451a267e7ec84b4dcd2c2afdc0de803c090165b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/750777faf7297c6e0302f11c6adb4641fd5f0d9e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d8f9aa58285553db331db18fadce0a75310733b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/910f6495361d889b11c40c2e7419811b5265c84b.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>訪問先とは何か</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>