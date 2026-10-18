--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz1b70vjrpkm-jpdudhhgn">
+      <w:hyperlink w:history="1" r:id="rIdk2guu5vhloqtyhalf9c33">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/what-is-a-visiting-location/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問先は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新しく作るものではありません</w:t>
       </w:r>
@@ -397,51 +397,51 @@
         <w:t xml:space="preserve">建物の行にチェックを入れると、その訪問先が決めるすべてがパネルに表示されます:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問ポリシー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — ここでの訪問のルール: 承認、車両、バッジのコードの扱い、
 そして来訪者の到着をホストに知らせるかどうか。ポリシーは建物・フロア・ルームの
 いずれにも付けられ、最も具体的なものが勝ちます。すべての項目は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlcajtlrwcrtnraaqfwprq">
+      <w:hyperlink w:history="1" r:id="rId04fr5m5glxuzixnx8txsa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問ポリシーの設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -634,115 +634,115 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問先が決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者に何を尋ねるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 質問・写真・アンケートは場所ではなく
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5bhtetavmjlvxyrbtelcx">
+      <w:hyperlink w:history="1" r:id="rIdbabub0gddtiewv8ve9be6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問目的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が決めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">バッジの見た目。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId75x-z_n9qnt4lghrjj4cb">
+      <w:hyperlink w:history="1" r:id="rIdlgkcd408opmov2kc_5pek">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">バッジのデザイン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">は
 会社全体で 1 つです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">招待フォームの国番号。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これも
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjss8dm73cm4dnrwvx58yj">
+      <w:hyperlink w:history="1" r:id="rIdsckt0gbztkynooytisgjg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会社全体の設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-location (訪問先)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
@@ -1180,51 +1180,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz1b70vjrpkm-jpdudhhgn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/what-is-a-visiting-location/" TargetMode="External"/><Relationship Id="rIdlcajtlrwcrtnraaqfwprq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-policy-reference/" TargetMode="External"/><Relationship Id="rId5bhtetavmjlvxyrbtelcx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rId75x-z_n9qnt4lghrjj4cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdjss8dm73cm4dnrwvx58yj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d451a267e7ec84b4dcd2c2afdc0de803c090165b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/750777faf7297c6e0302f11c6adb4641fd5f0d9e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d8f9aa58285553db331db18fadce0a75310733b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/910f6495361d889b11c40c2e7419811b5265c84b.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk2guu5vhloqtyhalf9c33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/what-is-a-visiting-location/" TargetMode="External"/><Relationship Id="rId04fr5m5glxuzixnx8txsa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-policy-reference/" TargetMode="External"/><Relationship Id="rIdbabub0gddtiewv8ve9be6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdlgkcd408opmov2kc_5pek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdsckt0gbztkynooytisgjg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/438f409430cd740218683f590389ee78a57e7633.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6963da230cb839ad68e1589ded0d7519e6f72c4c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4eb3757c46ece4dcaabb991b6dd21e61ff0560b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/860f9575d03d217e1d9f4bf014fdbec6fc191d29.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>訪問先とは何か</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>