--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者がチェックインすると何が起きるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">来訪者を迎え入れられる 3 つの場所 — 受付、ロビーの画面やキオスク、そして本人のスマートフォン — と、到着した瞬間にそれぞれが何をするか。向かうルームを案内するか、ホストに通知が届くか。ルームの前のパネルはここに入りません。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] 来訪者を迎え入れられる 3 つの場所 — 受付、ロビーの画面やキオスク、そして本人のスマートフォン — と、到着した瞬間にそれぞれが何をするか。向かうルームを案内するか、ホストに通知が届くか。ルームの前のパネルはここに入りません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-13</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeojzvetwun-jq9f03rekv">
+      <w:hyperlink w:history="1" r:id="rIdbjquadit_1uzkfc6y_zlp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/what-happens-when-a-visitor-checks-in/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者を迎え入れられる場所は 3 つあり、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームの前のパネルはそこに入りません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ルームパネルは、チェックイン済みの来訪者が空きルームを使うことや、ドアを開ける
 ことはできますが、建物への入館そのものを扱う機能はパネルにありません。多くの人が
 まずパネルを見るので、先に書いておきます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -669,143 +677,143 @@
 したフロア図。画面自体がフロア図上に配置されていれば、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">現在地</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のピンが入った 2
 枚目の地図も出て、来訪者は出発点と目的地の両方を見られます。1 分で自動的に閉じま
 す。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ただし無条件ではありません。訪問に来訪者へ公開されたルームが指定されていて、その
 ルームにフロアとフロア図上の位置が必要です。どれかが欠けると、代わりに簡単な完了
 画面が出ます。4 つの条件と、地図が出ないときに確認することは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjgy29ve3rswmog5tavlxz">
+      <w:hyperlink w:history="1" r:id="rIdqr3yzzusz7k1bscjuea_p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を訪問先のルームまで案内する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 あります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">受付のチェックイン画面にフロア図は出ません。受付スタッフは来訪者のすぐ隣にいて、
 ルームはバッジに書かれています。本人のスマートフォンでチェックインした来訪者には、
 受付でバッジを受け取るよう案内が出ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">通知を受けるホスト</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どの方法でもホストに通知が届き、これは初期状態で有効です。バッジが入館として記録
 された瞬間に、ホストにはメールが届き、モバイルアプリを使っていればプッシュ通知が、
 Teams を連携していれば Teams にも届きます。ホストとは招待した本人 — 予約から
 作られた訪問なら、その予約の主催者です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">通知にはルーム名は入りません。オフにするのは訪問先ごとのポリシー設定で、2 つの
 訪問先に関わる訪問は、両方でオフにするまで通知が止まりません。どちらも
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0algh1acwbo-kow6ftgud">
+      <w:hyperlink w:history="1" r:id="rIdo7asu-hicttzdauusphqm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者の到着をホストに知らせる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">そもそも入館できるかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 承認待ちの訪問は招待が送られておらず、
 チェックインに使うコードもありません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmol83kym70avtlbrpqyxv">
+      <w:hyperlink w:history="1" r:id="rIdfmp3hfwqjv-7qkpisy1wl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者の招待に承認を必須にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -833,51 +841,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 画面でのチェックインはその画面に紐づいた
 ドアを開けられますが、それ以外の解錠の話は入退室管理です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰が受付に立つか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 受付権限の話で、受付には</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoitnjqs6wnykyclcr3j0i">
+      <w:hyperlink w:history="1" r:id="rIdiaj1div5jtbt3ro-1ldy0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">専用のガイド</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が
 あります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1303,51 +1311,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeojzvetwun-jq9f03rekv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/what-happens-when-a-visitor-checks-in/" TargetMode="External"/><Relationship Id="rIdjgy29ve3rswmog5tavlxz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId0algh1acwbo-kow6ftgud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdmol83kym70avtlbrpqyxv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdoitnjqs6wnykyclcr3j0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/reception/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bad77b270a55c720a9133b3c3e2a549ffcf88331.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbjquadit_1uzkfc6y_zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/what-happens-when-a-visitor-checks-in/" TargetMode="External"/><Relationship Id="rIdqr3yzzusz7k1bscjuea_p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdo7asu-hicttzdauusphqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdfmp3hfwqjv-7qkpisy1wl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdiaj1div5jtbt3ro-1ldy0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/reception/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91fddde36af4fcf1026730365c5b28eac3023960.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者がチェックインすると何が起きるか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>