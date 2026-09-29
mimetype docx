--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId14k6jocymsg6pwodre3fu">
+      <w:hyperlink w:history="1" r:id="rIdb55hnw8s7ab9ukw1vwirr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/what-appears-on-a-visitor-badge/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者バッジとは、ゲストの到着時に受付で印刷されるラベルであり、事前に送られる
 バッジメールにも添付されるものです。ゲストが誰であるかを社内に示し、多くのデザイン
 ではチェックインに使うコードも載せています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -474,51 +474,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2808"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Wi-Fi のネットワークとパスワードの欄</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5215"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIddq2rfk-msdjv4t9rvjdxo">
+            <w:hyperlink w:history="1" r:id="rIdmh8yirrizbgyfh7knqnu3">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者 WiFi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">建物ごと、または全社</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -659,51 +659,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Apple / Google のウォレットパス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — その意匠は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Appleパス/Googleパス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 設定
 ページで別に設定します。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2robdhdzfq3hzyhwbgh2q">
+      <w:hyperlink w:history="1" r:id="rIdzn6_dlysl-3jxuic7ipkb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">AppleウォレットとGoogleウォレットのパス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">つまり、スマートフォンを手に到着した来訪者が見ているのは選んだデザインではなく、
 画面と印刷物が一致しないのは想定どおりです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -754,51 +754,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">外部バッジコードを表示する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — オフにすると、来訪者コードがバッジメール、バッジ
 画像、モバイルパス、来訪者のバッジページから取り除かれ、QRコードだけが残ります。
 ただし効くのは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">外部バッジコードを必須にする</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が有効な場合だけです — Offision が
 生成したコードはそれ自体がチェックインの認証情報であり、常に表示されます。さらに、
 訪問先のすべての場所がコードを隠すポリシーで覆われている必要があります。詳しくは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp10ujqjfxiai4vq1ocrcn">
+      <w:hyperlink w:history="1" r:id="rId4fe25tldh2grccpwocl7l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者コードの表示と非表示</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この2つだけで、デザインに触れずにバッジを氏名と写真だけにまで削ぎ落とせます — ただし
 認証情報が1つを下回ることはありません。バッジには必ずQRコードか来訪者コードの
 どちらかが残ります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -1233,51 +1233,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId14k6jocymsg6pwodre3fu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIddq2rfk-msdjv4t9rvjdxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rId2robdhdzfq3hzyhwbgh2q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdp10ujqjfxiai4vq1ocrcn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33e79a0bc210e2ce006a2c8487ba28a3f8fb6a90.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96caf44e32f5e61df8ac10495eb669797c90de42.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb55hnw8s7ab9ukw1vwirr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdmh8yirrizbgyfh7knqnu3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rIdzn6_dlysl-3jxuic7ipkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rId4fe25tldh2grccpwocl7l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33e79a0bc210e2ce006a2c8487ba28a3f8fb6a90.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96caf44e32f5e61df8ac10495eb669797c90de42.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者バッジに表示される内容</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>