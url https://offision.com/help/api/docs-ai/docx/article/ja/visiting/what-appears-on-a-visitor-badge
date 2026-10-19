--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb55hnw8s7ab9ukw1vwirr">
+      <w:hyperlink w:history="1" r:id="rIddrxcaojitqay-egdna3_w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/what-appears-on-a-visitor-badge/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者バッジとは、ゲストの到着時に受付で印刷されるラベルであり、事前に送られる
 バッジメールにも添付されるものです。ゲストが誰であるかを社内に示し、多くのデザイン
 ではチェックインに使うコードも載せています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -474,51 +474,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2808"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Wi-Fi のネットワークとパスワードの欄</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5215"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdmh8yirrizbgyfh7knqnu3">
+            <w:hyperlink w:history="1" r:id="rIdigq9pyhlztdutxccdivaj">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者 WiFi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">建物ごと、または全社</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -659,51 +659,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Apple / Google のウォレットパス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — その意匠は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Appleパス/Googleパス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 設定
 ページで別に設定します。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzn6_dlysl-3jxuic7ipkb">
+      <w:hyperlink w:history="1" r:id="rIdydrjbpx_6wij1j2cntijc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">AppleウォレットとGoogleウォレットのパス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">つまり、スマートフォンを手に到着した来訪者が見ているのは選んだデザインではなく、
 画面と印刷物が一致しないのは想定どおりです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -754,51 +754,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">外部バッジコードを表示する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — オフにすると、来訪者コードがバッジメール、バッジ
 画像、モバイルパス、来訪者のバッジページから取り除かれ、QRコードだけが残ります。
 ただし効くのは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">外部バッジコードを必須にする</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が有効な場合だけです — Offision が
 生成したコードはそれ自体がチェックインの認証情報であり、常に表示されます。さらに、
 訪問先のすべての場所がコードを隠すポリシーで覆われている必要があります。詳しくは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4fe25tldh2grccpwocl7l">
+      <w:hyperlink w:history="1" r:id="rIdahrtpm3octtxmsodlul5_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者コードの表示と非表示</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この2つだけで、デザインに触れずにバッジを氏名と写真だけにまで削ぎ落とせます — ただし
 認証情報が1つを下回ることはありません。バッジには必ずQRコードか来訪者コードの
 どちらかが残ります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -1233,51 +1233,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb55hnw8s7ab9ukw1vwirr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdmh8yirrizbgyfh7knqnu3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rIdzn6_dlysl-3jxuic7ipkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rId4fe25tldh2grccpwocl7l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33e79a0bc210e2ce006a2c8487ba28a3f8fb6a90.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96caf44e32f5e61df8ac10495eb669797c90de42.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddrxcaojitqay-egdna3_w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdigq9pyhlztdutxccdivaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rIdydrjbpx_6wij1j2cntijc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdahrtpm3octtxmsodlul5_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75aedcf3a5acc1079ec3cc740b2a9fcf5d47f285.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21e2d7413ce7de0fb58f22296b7c4d4920b6b81f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者バッジに表示される内容</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>