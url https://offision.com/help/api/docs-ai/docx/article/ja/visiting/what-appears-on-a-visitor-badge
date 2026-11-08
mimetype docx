--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddrxcaojitqay-egdna3_w">
+      <w:hyperlink w:history="1" r:id="rIdn2wpjz263_j2vcszbo8v5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/what-appears-on-a-visitor-badge/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者バッジとは、ゲストの到着時に受付で印刷されるラベルであり、事前に送られる
 バッジメールにも添付されるものです。ゲストが誰であるかを社内に示し、多くのデザイン
 ではチェックインに使うコードも載せています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -474,51 +474,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2808"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Wi-Fi のネットワークとパスワードの欄</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5215"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdigq9pyhlztdutxccdivaj">
+            <w:hyperlink w:history="1" r:id="rIdufjps43d7srr6mz4b6i2h">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者 WiFi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">建物ごと、または全社</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -659,51 +659,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Apple / Google のウォレットパス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — その意匠は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Appleパス/Googleパス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 設定
 ページで別に設定します。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdydrjbpx_6wij1j2cntijc">
+      <w:hyperlink w:history="1" r:id="rIdli1pwmn1it5rlkqm6m5te">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">AppleウォレットとGoogleウォレットのパス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">つまり、スマートフォンを手に到着した来訪者が見ているのは選んだデザインではなく、
 画面と印刷物が一致しないのは想定どおりです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -754,51 +754,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">外部バッジコードを表示する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — オフにすると、来訪者コードがバッジメール、バッジ
 画像、モバイルパス、来訪者のバッジページから取り除かれ、QRコードだけが残ります。
 ただし効くのは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">外部バッジコードを必須にする</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が有効な場合だけです — Offision が
 生成したコードはそれ自体がチェックインの認証情報であり、常に表示されます。さらに、
 訪問先のすべての場所がコードを隠すポリシーで覆われている必要があります。詳しくは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdahrtpm3octtxmsodlul5_">
+      <w:hyperlink w:history="1" r:id="rIdneem_wqf5pmobqnub9mkw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者コードの表示と非表示</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この2つだけで、デザインに触れずにバッジを氏名と写真だけにまで削ぎ落とせます — ただし
 認証情報が1つを下回ることはありません。バッジには必ずQRコードか来訪者コードの
 どちらかが残ります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -1233,51 +1233,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddrxcaojitqay-egdna3_w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdigq9pyhlztdutxccdivaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rIdydrjbpx_6wij1j2cntijc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdahrtpm3octtxmsodlul5_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75aedcf3a5acc1079ec3cc740b2a9fcf5d47f285.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21e2d7413ce7de0fb58f22296b7c4d4920b6b81f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn2wpjz263_j2vcszbo8v5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdufjps43d7srr6mz4b6i2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rIdli1pwmn1it5rlkqm6m5te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdneem_wqf5pmobqnub9mkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75aedcf3a5acc1079ec3cc740b2a9fcf5d47f285.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21e2d7413ce7de0fb58f22296b7c4d4920b6b81f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者バッジに表示される内容</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>