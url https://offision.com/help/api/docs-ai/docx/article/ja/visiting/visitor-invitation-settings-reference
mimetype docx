--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者の招待の設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">招待カードにあるすべての項目。メールと携帯電話の2つの経路、許可する国番号、 そして誰が来訪者を招待できるか。</w:t>
+        <w:t xml:space="preserve">来訪者の招待方法を設定する — 招待カードにあるすべての項目。メールと携帯電話の2つの経路、許可する国番号、そして誰が来訪者を招待できるか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduchhcn5qpenuwiowd5bho">
+      <w:hyperlink w:history="1" r:id="rIdhg2kqoja6eojzlv-enpvf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/visitor-invitation-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">招待のカードは訪問の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設定</w:t>
       </w:r>
@@ -686,51 +686,51 @@
               <w:t xml:space="preserve">招待フォームに出る国番号であり、来訪者に連絡できる唯一の範囲です。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">空のままならすべての国が許可されます</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">。1つだけ入っていればその1つしか出ず、未選択のリストには管理コンソールを開いた場所の国があらかじめ入ります</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4255"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">フォームに出ていない国から来訪者が来るときはいつでも。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdhywlzaadz1lfvgrzo9lyz">
+            <w:hyperlink w:history="1" r:id="rId0ieiwzubyqladg6dvfvpd">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者の招待に国番号を追加する</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1028,115 +1028,115 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで決まらないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者に何を尋ねるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 招待フォームの項目は来訪者タイプとフォームで決まります
 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvld8m3upzldglb8u9l3ys">
+      <w:hyperlink w:history="1" r:id="rIdexp3fveu6zhlk0xxbk31p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問フォームリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">バッジそのもの</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — デザイン、ロゴ、バッジメールを送るタイミング — は次の
 カード、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyra4jw6pnnpy8vdyqpqik">
+      <w:hyperlink w:history="1" r:id="rIds47mxcick1tzpy_m6ey8h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジの設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">招待に承認が要るかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbvnsszfqb0xi34mibh5xw">
+      <w:hyperlink w:history="1" r:id="rIda0qbhmk387dht4h8hyf26">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を招待する前に承認を必須にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1581,51 +1581,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduchhcn5qpenuwiowd5bho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/visitor-invitation-settings-reference/" TargetMode="External"/><Relationship Id="rIdhywlzaadz1lfvgrzo9lyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rIdvld8m3upzldglb8u9l3ys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdyra4jw6pnnpy8vdyqpqik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdbvnsszfqb0xi34mibh5xw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41edb0ac91954077aea4095d031aad7f62d68fd4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhg2kqoja6eojzlv-enpvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/visitor-invitation-settings-reference/" TargetMode="External"/><Relationship Id="rId0ieiwzubyqladg6dvfvpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rIdexp3fveu6zhlk0xxbk31p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIds47mxcick1tzpy_m6ey8h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIda0qbhmk387dht4h8hyf26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41edb0ac91954077aea4095d031aad7f62d68fd4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者の招待の設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>