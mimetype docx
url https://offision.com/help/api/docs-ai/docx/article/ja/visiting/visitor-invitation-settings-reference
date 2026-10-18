--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhg2kqoja6eojzlv-enpvf">
+      <w:hyperlink w:history="1" r:id="rIdixybgllawr7ym_kscemwo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/visitor-invitation-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">招待のカードは訪問の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設定</w:t>
       </w:r>
@@ -686,51 +686,51 @@
               <w:t xml:space="preserve">招待フォームに出る国番号であり、来訪者に連絡できる唯一の範囲です。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">空のままならすべての国が許可されます</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">。1つだけ入っていればその1つしか出ず、未選択のリストには管理コンソールを開いた場所の国があらかじめ入ります</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4255"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">フォームに出ていない国から来訪者が来るときはいつでも。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId0ieiwzubyqladg6dvfvpd">
+            <w:hyperlink w:history="1" r:id="rIdaji-oimfug86_zmfjnked">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者の招待に国番号を追加する</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1028,115 +1028,115 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで決まらないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者に何を尋ねるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 招待フォームの項目は来訪者タイプとフォームで決まります
 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdexp3fveu6zhlk0xxbk31p">
+      <w:hyperlink w:history="1" r:id="rId8wt7omziur8hfugijktfi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問フォームリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">バッジそのもの</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — デザイン、ロゴ、バッジメールを送るタイミング — は次の
 カード、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds47mxcick1tzpy_m6ey8h">
+      <w:hyperlink w:history="1" r:id="rIdhx8kvmumuek8ezsndw6xi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジの設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">招待に承認が要るかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda0qbhmk387dht4h8hyf26">
+      <w:hyperlink w:history="1" r:id="rIdef8jjkmh4ks09j1k1twuu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を招待する前に承認を必須にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1581,51 +1581,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhg2kqoja6eojzlv-enpvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/visitor-invitation-settings-reference/" TargetMode="External"/><Relationship Id="rId0ieiwzubyqladg6dvfvpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rIdexp3fveu6zhlk0xxbk31p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIds47mxcick1tzpy_m6ey8h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIda0qbhmk387dht4h8hyf26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41edb0ac91954077aea4095d031aad7f62d68fd4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdixybgllawr7ym_kscemwo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/visitor-invitation-settings-reference/" TargetMode="External"/><Relationship Id="rIdaji-oimfug86_zmfjnked" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rId8wt7omziur8hfugijktfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdhx8kvmumuek8ezsndw6xi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdef8jjkmh4ks09j1k1twuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8390164b26e7170503049ddfbbbaefc652ee7803.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者の招待の設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>