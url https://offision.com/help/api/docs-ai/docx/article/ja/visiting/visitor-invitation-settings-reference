--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdixybgllawr7ym_kscemwo">
+      <w:hyperlink w:history="1" r:id="rId4ehhlxjghkyhvcosroitg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/visitor-invitation-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">招待のカードは訪問の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設定</w:t>
       </w:r>
@@ -686,51 +686,51 @@
               <w:t xml:space="preserve">招待フォームに出る国番号であり、来訪者に連絡できる唯一の範囲です。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">空のままならすべての国が許可されます</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">。1つだけ入っていればその1つしか出ず、未選択のリストには管理コンソールを開いた場所の国があらかじめ入ります</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4255"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">フォームに出ていない国から来訪者が来るときはいつでも。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdaji-oimfug86_zmfjnked">
+            <w:hyperlink w:history="1" r:id="rIdgjwxh8ab9jibgviq-awlz">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者の招待に国番号を追加する</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1028,115 +1028,115 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで決まらないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者に何を尋ねるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 招待フォームの項目は来訪者タイプとフォームで決まります
 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8wt7omziur8hfugijktfi">
+      <w:hyperlink w:history="1" r:id="rId1fcmjclmkb-ppfutlur5q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問フォームリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">バッジそのもの</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — デザイン、ロゴ、バッジメールを送るタイミング — は次の
 カード、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhx8kvmumuek8ezsndw6xi">
+      <w:hyperlink w:history="1" r:id="rIdzhb_tzqnvoe-mrbv3doub">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジの設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">招待に承認が要るかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdef8jjkmh4ks09j1k1twuu">
+      <w:hyperlink w:history="1" r:id="rIdxqflwoz8bgu0rg6fjo996">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を招待する前に承認を必須にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1581,51 +1581,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdixybgllawr7ym_kscemwo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/visitor-invitation-settings-reference/" TargetMode="External"/><Relationship Id="rIdaji-oimfug86_zmfjnked" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rId8wt7omziur8hfugijktfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdhx8kvmumuek8ezsndw6xi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdef8jjkmh4ks09j1k1twuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8390164b26e7170503049ddfbbbaefc652ee7803.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4ehhlxjghkyhvcosroitg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/visitor-invitation-settings-reference/" TargetMode="External"/><Relationship Id="rIdgjwxh8ab9jibgviq-awlz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rId1fcmjclmkb-ppfutlur5q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdzhb_tzqnvoe-mrbv3doub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdxqflwoz8bgu0rg6fjo996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8390164b26e7170503049ddfbbbaefc652ee7803.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者の招待の設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>