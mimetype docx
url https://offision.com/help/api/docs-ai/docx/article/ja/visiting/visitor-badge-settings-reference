--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者バッジの設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">来訪者バッジのカードにあるすべての項目と、その効果。あわせて別の画面にある バッジ関連の設定も示します。</w:t>
+        <w:t xml:space="preserve">来訪者バッジを有効にして発行方法を選ぶ — カードにあるすべての項目と、その効果。あわせて別の画面にあるバッジ関連の設定も示します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmohinzelicpu6y42r3lal">
+      <w:hyperlink w:history="1" r:id="rIdczb_bo6wp5j3wxr_wjmxs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/visitor-badge-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">バッジのカードは訪問の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設定</w:t>
       </w:r>
@@ -332,51 +332,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1205"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">来訪者バッジの送信時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4255"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">バッジメールを訪問の何日前の何時に送るか。1〜365日で、既定は7日前の17:00。動くのはメールだけで、</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdu3qb0lp_nun-bonym6at8">
+            <w:hyperlink w:history="1" r:id="rIdbesfdtwfiirqxkrnly_xc">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">コードが使えるのは訪問当日だけです</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3900"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">事前登録の時間が必要なら早めに送ります。これより近い日程で作られた訪問には、すぐにバッジが送られます</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -384,51 +384,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1205"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">来訪者ラベルデザイン</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4255"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">固定のギャラリーから選ぶ、印刷されるバッジのレイアウト。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbyclkzr_xf2-rafiftbsc">
+            <w:hyperlink w:history="1" r:id="rId0yyfiqzcp23xg2npbrbjp">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者バッジのデザインを変更する</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3900"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">印刷されるバッジの見た目を変えるとき。1つのデザインが全員に適用されます</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -711,51 +711,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同じポリシーの </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">外部バッジコードを表示する</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> をオフにします。効くのは </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">外部バッジコードを必須にする</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> が有効な場合のみで、Offision が生成したコードは常に表示されます。詳しくは</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrbolo34b1iprhvm4kribp">
+            <w:hyperlink w:history="1" r:id="rIdrizdfyszath5yaevkapbf">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者コードの表示と非表示</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">バッジコードを自動生成せず外部システムから受け取る</w:t>
             </w:r>
@@ -785,99 +785,99 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">バッジに印刷される Wi-Fi のネットワークとパスワード</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdjszxkungzwwjnrmon9zmy">
+            <w:hyperlink w:history="1" r:id="rIdhkh6vy_-sabqgcqbcznww">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者 WiFi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Apple / Google ウォレットパスの意匠</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Appleパス/Googleパス</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdebo3sgahetkvile4vlkfd">
+            <w:hyperlink w:history="1" r:id="rIdnp7lgkskfz9dsrqhvlhjk">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AppleウォレットとGoogleウォレットのパス</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -910,100 +910,100 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">バッジが有効になる期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">どこにもありません。訪問の当日だけで、広げることはできません。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdmcuats4cb_nff81r8-s0r">
+            <w:hyperlink w:history="1" r:id="rIdsjl3biv6gsbosvhlqsa7k">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者バッジが使えるようになる日、使えなくなる日</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">複数の日に使えるコード</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">長期バッジ</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">。独自の有効期間を持ちます — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId231bjd0hl-7ynr4j9mflt">
+            <w:hyperlink w:history="1" r:id="rIdg-f0ttxe18rv75sdm2jlg">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">業者に長期来訪者バッジを発行する</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定できないもの</w:t>
@@ -1514,51 +1514,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmohinzelicpu6y42r3lal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdu3qb0lp_nun-bonym6at8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdbyclkzr_xf2-rafiftbsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdrbolo34b1iprhvm4kribp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdjszxkungzwwjnrmon9zmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIdebo3sgahetkvile4vlkfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdmcuats4cb_nff81r8-s0r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rId231bjd0hl-7ynr4j9mflt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/94696640ec7b5c2fa85fae9319469db0c0010a21.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdczb_bo6wp5j3wxr_wjmxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdbesfdtwfiirqxkrnly_xc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rId0yyfiqzcp23xg2npbrbjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdrizdfyszath5yaevkapbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdhkh6vy_-sabqgcqbcznww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIdnp7lgkskfz9dsrqhvlhjk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdsjl3biv6gsbosvhlqsa7k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdg-f0ttxe18rv75sdm2jlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/94696640ec7b5c2fa85fae9319469db0c0010a21.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者バッジの設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>