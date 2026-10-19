--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdczb_bo6wp5j3wxr_wjmxs">
+      <w:hyperlink w:history="1" r:id="rIdsp6jndhvmu20lrsiypqqj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/visitor-badge-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">バッジのカードは訪問の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設定</w:t>
       </w:r>
@@ -332,51 +332,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1205"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">来訪者バッジの送信時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4255"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">バッジメールを訪問の何日前の何時に送るか。1〜365日で、既定は7日前の17:00。動くのはメールだけで、</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbesfdtwfiirqxkrnly_xc">
+            <w:hyperlink w:history="1" r:id="rIdmdke_myb0fdqc1vsjobyq">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">コードが使えるのは訪問当日だけです</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3900"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">事前登録の時間が必要なら早めに送ります。これより近い日程で作られた訪問には、すぐにバッジが送られます</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -384,51 +384,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1205"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">来訪者ラベルデザイン</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4255"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">固定のギャラリーから選ぶ、印刷されるバッジのレイアウト。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId0yyfiqzcp23xg2npbrbjp">
+            <w:hyperlink w:history="1" r:id="rIdetkp3sywv7-yu6ijgxa6n">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者バッジのデザインを変更する</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3900"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">印刷されるバッジの見た目を変えるとき。1つのデザインが全員に適用されます</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -711,51 +711,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同じポリシーの </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">外部バッジコードを表示する</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> をオフにします。効くのは </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">外部バッジコードを必須にする</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> が有効な場合のみで、Offision が生成したコードは常に表示されます。詳しくは</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrizdfyszath5yaevkapbf">
+            <w:hyperlink w:history="1" r:id="rIdp8x13qegqb2lajpxh9cnp">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者コードの表示と非表示</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">バッジコードを自動生成せず外部システムから受け取る</w:t>
             </w:r>
@@ -785,99 +785,99 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">バッジに印刷される Wi-Fi のネットワークとパスワード</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdhkh6vy_-sabqgcqbcznww">
+            <w:hyperlink w:history="1" r:id="rId_qfg5m3mx5pz8urndynxc">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者 WiFi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Apple / Google ウォレットパスの意匠</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Appleパス/Googleパス</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnp7lgkskfz9dsrqhvlhjk">
+            <w:hyperlink w:history="1" r:id="rIdlqihvwtbux5ydhxtam4iu">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AppleウォレットとGoogleウォレットのパス</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -910,100 +910,100 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">バッジが有効になる期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">どこにもありません。訪問の当日だけで、広げることはできません。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdsjl3biv6gsbosvhlqsa7k">
+            <w:hyperlink w:history="1" r:id="rId7zqeamokvtd5hiwzipuik">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者バッジが使えるようになる日、使えなくなる日</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">複数の日に使えるコード</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">長期バッジ</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">。独自の有効期間を持ちます — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdg-f0ttxe18rv75sdm2jlg">
+            <w:hyperlink w:history="1" r:id="rId2rxx-jxipsxpz6er6u424">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">業者に長期来訪者バッジを発行する</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定できないもの</w:t>
@@ -1514,51 +1514,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdczb_bo6wp5j3wxr_wjmxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdbesfdtwfiirqxkrnly_xc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rId0yyfiqzcp23xg2npbrbjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdrizdfyszath5yaevkapbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdhkh6vy_-sabqgcqbcznww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIdnp7lgkskfz9dsrqhvlhjk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdsjl3biv6gsbosvhlqsa7k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdg-f0ttxe18rv75sdm2jlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/94696640ec7b5c2fa85fae9319469db0c0010a21.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsp6jndhvmu20lrsiypqqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdmdke_myb0fdqc1vsjobyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdetkp3sywv7-yu6ijgxa6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdp8x13qegqb2lajpxh9cnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId_qfg5m3mx5pz8urndynxc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIdlqihvwtbux5ydhxtam4iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rId7zqeamokvtd5hiwzipuik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rId2rxx-jxipsxpz6er6u424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/437e2f27cb027284f8a0d705a400280c8b3c6258.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者バッジの設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>