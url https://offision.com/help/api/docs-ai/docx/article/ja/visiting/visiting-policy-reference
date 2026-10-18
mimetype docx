--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduhfldaap8vbyumv_xi22t">
+      <w:hyperlink w:history="1" r:id="rIdzp-qedwwoj28dw1w25ild">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/visiting-policy-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問ポリシーは、建物やルームに紐づける再利用可能なルールです。どのくらい先まで
 訪問を作れるか、承認が必要か、誰が招待できるか、そして来訪者の到着をホストに
 知らせるかを決めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -600,51 +600,51 @@
               <w:t xml:space="preserve">と</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退館に変更</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">が、指定した時刻に未使用のバッジを動かします</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4759"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">どちらも</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId7mr6vwmyx3nwp8lqy4-jg">
+            <w:hyperlink w:history="1" r:id="rIdgxthuqkf9hygtiumk9hyy">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者を自動でチェックアウトする</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">で詳しく扱っています</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -719,51 +719,51 @@
       <w:r>
         <w:t xml:space="preserve">スイッチは 2 つ。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">招待された来訪者の車両登録を許可</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と、画面やスマートフォンで
 自分で登録する来訪者向けの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">セルフサービスのウォークイン来訪者に車両登録を許可</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 です。どちらも</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeyfjxkbyubl-aozq9odgb">
+      <w:hyperlink w:history="1" r:id="rIdj8bsx1mycquikdp0yam8m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者の車両を登録する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で詳しく
 扱っています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">招待と承認</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -911,51 +911,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">来訪者の承認が必要</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">すべての訪問が、指定した承認者の判断を待ってから招待されます。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlij5jptmv-qygtyg7bhzv">
+            <w:hyperlink w:history="1" r:id="rIdxooxc5c2jgn4yx7xpjvtw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">承認を必須にする</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">セキュリティの高いフロア向け</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1020,51 +1020,51 @@
               <w:t xml:space="preserve">ウォークイン来訪者の到着時にホストへ通知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ウォークインの来訪者が入館すると、ホストにメールと通知が届きます</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdmq0kknnhyqc3hkkpgwnyb">
+            <w:hyperlink w:history="1" r:id="rIduaq_5gar84jptk7nuphht">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者の到着をホストに知らせる</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1405,51 +1405,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1583"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">外部のバッジコードを必須にする</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">バッジのコードを自前で発行せず、外部システムからの提供を待ちます — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdxwrtnioslrjolvyekj0hv">
+            <w:hyperlink w:history="1" r:id="rIdflwm8nakp_4ol4z2cx-sz">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">自社システムで来訪者バッジのコードを発行する</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3648"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">建物側のゲートがコードを持っている場合にオンに</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1470,51 +1470,51 @@
               <w:t xml:space="preserve">外部のバッジコードを表示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">オフにすると、バッジのメール・画像・モバイルパス・パスのページから来訪者コードが消え、QR だけが残ります。上の行がオンのときだけ効きます</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3648"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId4jxuxpceemomajwmpdopz">
+            <w:hyperlink w:history="1" r:id="rIdbawfrkuvnmu0bvmhm2hfv">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者コードの表示・非表示</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1583"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1689,113 +1689,113 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者に何を尋ねるか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 訪問目的と</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgb2hqs5afqfz7rm3me6e6">
+      <w:hyperlink w:history="1" r:id="rIdi17f0mhfqe8iy6wktvc7g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者招待フォーム</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">バッジの見た目</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 会社ごとに 1 度だけ、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm5jc4wyoipnoehhxobp9p">
+      <w:hyperlink w:history="1" r:id="rIdqcojrhitnchyfpgiayf96">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジの設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で決めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建物が来訪者を受け入れるかどうか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaiixzpccbb-rzfgtlba3x">
+      <w:hyperlink w:history="1" r:id="rIdsdrpagtkd4idvn1exj2xl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建物を来訪者に公開する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2240,51 +2240,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduhfldaap8vbyumv_xi22t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/visiting-policy-reference/" TargetMode="External"/><Relationship Id="rId7mr6vwmyx3nwp8lqy4-jg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdeyfjxkbyubl-aozq9odgb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdlij5jptmv-qygtyg7bhzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdmq0kknnhyqc3hkkpgwnyb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdxwrtnioslrjolvyekj0hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rId4jxuxpceemomajwmpdopz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdgb2hqs5afqfz7rm3me6e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdm5jc4wyoipnoehhxobp9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdaiixzpccbb-rzfgtlba3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a943074d475058673965628744785082a4402c8c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/799a178c3015b3d9787b8e4a5abb79428eac07e9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1cf4047814a72d244d671bacc635b9a45a4b346a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91de4fee5f2602a060895b0e0ccd5526eeba10e7.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzp-qedwwoj28dw1w25ild" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/visiting-policy-reference/" TargetMode="External"/><Relationship Id="rIdgxthuqkf9hygtiumk9hyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdj8bsx1mycquikdp0yam8m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdxooxc5c2jgn4yx7xpjvtw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIduaq_5gar84jptk7nuphht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdflwm8nakp_4ol4z2cx-sz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rIdbawfrkuvnmu0bvmhm2hfv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdi17f0mhfqe8iy6wktvc7g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdqcojrhitnchyfpgiayf96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdsdrpagtkd4idvn1exj2xl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1e67c0a49b7d15b11423e3d75bac991878c45cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24300b73242db4596c7d50f982d7b8cf1c34c3e0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cecda5ac1ac3f93dc257dc82aadde77145b99e91.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9d3c0721ed21023365864166cdffd27ec771e08.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>訪問ポリシーの設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>