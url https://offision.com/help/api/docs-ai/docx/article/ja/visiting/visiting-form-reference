--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者招待フォームの設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">来訪者を招待するホストと、受付に現れた来訪者が何を尋ねられるかを決める画面。 変更できない六つの項目、自分で追加した項目の設定のすべて、そしてどのフォームが その来訪に使われるかを説明します。</w:t>
+        <w:t xml:space="preserve">来訪者を招待するホストと、受付に現れた来訪者が何を尋ねられるかを決める画面。変更できない六つの項目、自分で追加した項目の設定と入力タイプのすべて（ファイルを添付する二つを含む）、実際に誰がアップロードできるのか、そしてどのフォームがその来訪に使われるかを説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxdr08_axtu-kdwjuhuaik">
+      <w:hyperlink w:history="1" r:id="rIdurl4bcyorfbinyra3mbs-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/visiting-form-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者招待フォームとは、その来訪について尋ねる追加の質問のことです。予約フォーム
 と違い、標準の質問から組み立てるのではありません。六つの標準項目は固定されていま
 す。ここで作るのは、その</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -455,51 +455,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">標準項目</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この六つはどの来訪者招待フォームにも存在し、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">名前を変えることも、並べ替えることも、
 オフにすることもできません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。エディタもなく、選んでも何も起きません。それぞれが何を
 尋ねるかは別の場所で決まります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzulctp7qgjhyeqymqgfho">
+      <w:hyperlink w:history="1" r:id="rIdwj4rei41evoyz6635psv8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問目的を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -1515,51 +1515,61 @@
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">来訪者自身の受付画面 — </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">および</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">受付係のウォークイン画面で質問する</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4719"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">名前に反して、受付が実際に読むのはこのスイッチ。予期しない来訪者から必要なものはこれをオンにする</w:t>
+              <w:t xml:space="preserve">名前に反して、受付が実際に読むのはこのスイッチ。予期しない来訪者から必要なものはこれをオンにする。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">アップロード</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">項目だけは例外で、受付には現れ来訪者には決して現れない</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1730"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">受付ウォークインフォームへの入力を有効に</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2910"/>
           </w:tcPr>
@@ -1664,50 +1674,93 @@
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">当日、受付が来訪者の横で答えを見られる</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4719"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">車両、付き添い、配達など、受付が対応すべきものはオンにする</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">四つめの画面があり、どのスイッチもそこには届きません。招待された来訪者がバッジ
+メールから開く</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">事前登録ページ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">が尋ねるのは、本人の情報・規約・アンケートだけで、
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">来訪者招待フォームの項目は一つも尋ねません</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。来訪前に必要な質問は、ここの項目
+ではなくアンケートの質問にする必要があります —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdwp0-pbnoqpht2sshhqqxm">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">来訪者アンケートを作成する</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を参照してください。</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これらのスイッチが何であれ、答えは必ず来訪の記録そのものと来訪者のエクスポートに
 届きます — 項目ごとに一列です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-form-field-settings-ja" descr="項目の五つのスイッチ。名前、アイコン、フィールドタイプの下にある。" title="項目の五つのスイッチ。名前、アイコン、フィールドタイプの下にある。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2281,109 +2334,159 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2340"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ファイルをアップロード</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">許可した種類のファイルを一つ</w:t>
+              <w:t xml:space="preserve">許可した種類のファイルを一つ — </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">サインインした人のみ</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">、下記参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2340"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">複数のファイルをアップロード</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">複数のファイル</w:t>
+              <w:t xml:space="preserve">複数のファイル、条件は同じ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">日付と時刻を合わせた種類はありません。両方が必要な来訪には、すでに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">日付</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が
 あります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">来訪者はファイルをアップロードできません:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+二つのアップロード種別が使えるのは、Offision にサインインしている人 — 来訪者を
+招待するホストや受付 — だけです。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">来訪者</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">が目にするどの画面にも、アップロードの
+入力欄はそもそも表示されません。自己登録フォームでも、ロビーのボードでも、事前
+登録ページでもです。ウォークインフォーム向けに有効にした項目は、理由も示されず
+単に現れません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">したがって許可証・保険証書・安全教育の記録が来訪に届くのは、サインインした同僚が
+招待フォームで添付したときだけです。来訪者自身に書類を持参させる前提で来訪者招待
+フォームを組まないでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">データセット</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">データセットは、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オートコンプリート</w:t>
       </w:r>
       <w:r>
@@ -3206,51 +3309,51 @@
       <w:r>
         <w:t xml:space="preserve">ここで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者自身について何を尋ねるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 氏名、連絡先、会社、写真、同意事項は訪問目的
 のものです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdayc7j7bjwszyk4xfgulqw">
+      <w:hyperlink w:history="1" r:id="rIdk_pun8ae8jwlredcem4jp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問目的を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。そこでは
 招待する</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">社員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に対して項目を必須にすることもできます。この画面が尋ねるのは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -3278,51 +3381,84 @@
         </w:rPr>
         <w:t xml:space="preserve">来訪者属性。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> こちらは人に紐づく別の項目群で、専用の画面を持ち、来訪をまたいで
 残ります。ここの項目は来訪ごとに一度答えるものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者アンケート。</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> アンケートは訪問目的に紐づき、来訪の後に答えます。</w:t>
+        <w:t xml:space="preserve"> アンケートは訪問目的に紐づき、その種類が答える時期を決め
+ます。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">訪問の前に</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">は来訪前に、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">来訪者が帰った後</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">はメールで届きます。
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId9orke8petnaueoghdeb8t">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">来訪者アンケートを作成する</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">そもそも誰が招待できるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それは権限と訪問ポリシーが決めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -3340,50 +3476,84 @@
         <w:t xml:space="preserve">バッジに何が載るか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それはバッジのデザインであって、フォームではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約フォーム。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 予約には専用の画面に専用のフォームビルダーがあり、二つが項目や
 データセットを共有することはありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">答えがまだ有効かどうか。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ここで添付されたファイルに有効期限はなく、この画面が
+バッジを拒否することもありません。審査が必要な来訪には
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdl4c2w8xfsqalwz_nbklp8">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">来訪者を招待する前に承認を必須にする</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+を使います。判断するのは人です。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3799,51 +3969,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxdr08_axtu-kdwjuhuaik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdzulctp7qgjhyeqymqgfho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdayc7j7bjwszyk4xfgulqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d36f5f731ce3972e5039e103a2557f38332c1854.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e970933cc337f06afa1fd00e193b612ea496a12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e29a5d6958df8f03020f6b9d1c961b96c34032d3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e79a1ebc910411fda586e8bbd2c35146c6eab99.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a952b194e0d7c0de6f1d2676578b860ada79c0e4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be5ce251053d522bac1acaffb791fe506d3fb532.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bdc6121fb837d9c05911207b9d28e57bf759a110.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5752c9ff3cd5bf8e384280e25e1c075c46aded00.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf58cc4789688762b7158ea6cc3c167ff8632fd2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdurl4bcyorfbinyra3mbs-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdwj4rei41evoyz6635psv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdwp0-pbnoqpht2sshhqqxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdk_pun8ae8jwlredcem4jp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId9orke8petnaueoghdeb8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdl4c2w8xfsqalwz_nbklp8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d36f5f731ce3972e5039e103a2557f38332c1854.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e970933cc337f06afa1fd00e193b612ea496a12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e29a5d6958df8f03020f6b9d1c961b96c34032d3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e79a1ebc910411fda586e8bbd2c35146c6eab99.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a952b194e0d7c0de6f1d2676578b860ada79c0e4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be5ce251053d522bac1acaffb791fe506d3fb532.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8db9fc7199ddc5c5bc50544d8fcefaaff4eb596c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5752c9ff3cd5bf8e384280e25e1c075c46aded00.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf58cc4789688762b7158ea6cc3c167ff8632fd2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者招待フォームの設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>