--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdurl4bcyorfbinyra3mbs-">
+      <w:hyperlink w:history="1" r:id="rIdyxyrc2e_jtgyfkg30h03q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/visiting-form-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者招待フォームとは、その来訪について尋ねる追加の質問のことです。予約フォーム
 と違い、標準の質問から組み立てるのではありません。六つの標準項目は固定されていま
 す。ここで作るのは、その</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -455,51 +455,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">標準項目</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この六つはどの来訪者招待フォームにも存在し、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">名前を変えることも、並べ替えることも、
 オフにすることもできません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。エディタもなく、選んでも何も起きません。それぞれが何を
 尋ねるかは別の場所で決まります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwj4rei41evoyz6635psv8">
+      <w:hyperlink w:history="1" r:id="rIdsdsps-gdvbz7g1zv5a-8x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問目的を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -1706,51 +1706,51 @@
 メールから開く</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">事前登録ページ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が尋ねるのは、本人の情報・規約・アンケートだけで、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者招待フォームの項目は一つも尋ねません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。来訪前に必要な質問は、ここの項目
 ではなくアンケートの質問にする必要があります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwp0-pbnoqpht2sshhqqxm">
+      <w:hyperlink w:history="1" r:id="rIdtv0c7qltqycbo6qzhvmx9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者アンケートを作成する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これらのスイッチが何であれ、答えは必ず来訪の記録そのものと来訪者のエクスポートに
 届きます — 項目ごとに一列です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -3309,51 +3309,51 @@
       <w:r>
         <w:t xml:space="preserve">ここで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者自身について何を尋ねるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 氏名、連絡先、会社、写真、同意事項は訪問目的
 のものです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk_pun8ae8jwlredcem4jp">
+      <w:hyperlink w:history="1" r:id="rIdsg-d4ljeaimccivzxkjvp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問目的を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。そこでは
 招待する</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">社員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に対して項目を必須にすることもできます。この画面が尋ねるのは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -3405,51 +3405,51 @@
       <w:r>
         <w:t xml:space="preserve"> アンケートは訪問目的に紐づき、その種類が答える時期を決め
 ます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問の前に</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は来訪前に、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者が帰った後</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はメールで届きます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9orke8petnaueoghdeb8t">
+      <w:hyperlink w:history="1" r:id="rIdpbipexwaqfz9sjbjinqo9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者アンケートを作成する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3499,51 +3499,51 @@
         <w:t xml:space="preserve"> 予約には専用の画面に専用のフォームビルダーがあり、二つが項目や
 データセットを共有することはありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">答えがまだ有効かどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ここで添付されたファイルに有効期限はなく、この画面が
 バッジを拒否することもありません。審査が必要な来訪には
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl4c2w8xfsqalwz_nbklp8">
+      <w:hyperlink w:history="1" r:id="rIdglitga9gd-9w48ue_qwhl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を招待する前に承認を必須にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を使います。判断するのは人です。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -3969,51 +3969,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdurl4bcyorfbinyra3mbs-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdwj4rei41evoyz6635psv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdwp0-pbnoqpht2sshhqqxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdk_pun8ae8jwlredcem4jp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId9orke8petnaueoghdeb8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdl4c2w8xfsqalwz_nbklp8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d36f5f731ce3972e5039e103a2557f38332c1854.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e970933cc337f06afa1fd00e193b612ea496a12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e29a5d6958df8f03020f6b9d1c961b96c34032d3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e79a1ebc910411fda586e8bbd2c35146c6eab99.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a952b194e0d7c0de6f1d2676578b860ada79c0e4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be5ce251053d522bac1acaffb791fe506d3fb532.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8db9fc7199ddc5c5bc50544d8fcefaaff4eb596c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5752c9ff3cd5bf8e384280e25e1c075c46aded00.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf58cc4789688762b7158ea6cc3c167ff8632fd2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyxyrc2e_jtgyfkg30h03q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdsdsps-gdvbz7g1zv5a-8x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdtv0c7qltqycbo6qzhvmx9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdsg-d4ljeaimccivzxkjvp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdpbipexwaqfz9sjbjinqo9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdglitga9gd-9w48ue_qwhl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2594b2f03d8b13ff70891c159d5e0793276e4fd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e17c66f22dd8e7d254a21ffbadf85d5ea9460424.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2dc2184f054404b178741ebe3d557e9bf224a6d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5650d12b16df54e339517ad44b54da15d6978ed1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/326276afde2426585980dcf807cf798ea4aaf430.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c26f85e1359764e59fc42d03dafcc1993c7fc95f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34f6f32a3bb49d2214a8b608932252d7c3f7f52a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/877a8e361531d3b64a020aa1217763698e3a3bba.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1d85f2748d910a1b8bff18c745162b592c004e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者招待フォームの設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>