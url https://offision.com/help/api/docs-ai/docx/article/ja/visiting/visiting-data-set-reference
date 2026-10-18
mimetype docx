--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者招待フォームのオートコンプリート項目が読む、再利用できる選択肢の一覧 — キー、表示テキスト、インポート。画面のすべての設定と、選択のかわりにデータセットを使うべき場面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-12</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdetpk66fal0lr_ojvzbolg">
+      <w:hyperlink w:history="1" r:id="rIddx4l2qq3s8jzaaggupy50">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/visiting-data-set-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">データセットは、来訪者招待フォームの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オートコンプリート</w:t>
       </w:r>
@@ -155,371 +155,435 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">すべての設定</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1622"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5366"/>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="4841"/>
+        <w:gridCol w:w="3470"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1622"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2371"/>
+            <w:tcW w:type="dxa" w:w="4841"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5366"/>
+            <w:tcW w:type="dxa" w:w="3470"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">変えるとき</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1622"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">名前</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2371"/>
+            <w:tcW w:type="dxa" w:w="4841"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">項目のピッカーでデータセットを示す名前</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5366"/>
+            <w:tcW w:type="dxa" w:w="3470"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">最初に必要とした項目ではなく、一覧そのものにちなんだ名前を</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1622"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">エントリ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2371"/>
+            <w:tcW w:type="dxa" w:w="4841"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">行そのもの</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5366"/>
+            <w:tcW w:type="dxa" w:w="3470"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1622"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">キー</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2371"/>
+            <w:tcW w:type="dxa" w:w="4841"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">答えとともに保存されるコード</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5366"/>
+            <w:tcW w:type="dxa" w:w="3470"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">別のシステムが突き合わせる値にします。あとで表示テキストを変えても過去の来訪はそのまま</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1622"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">表示テキスト</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2371"/>
+            <w:tcW w:type="dxa" w:w="4841"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">記入する人が読む文字</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5366"/>
+            <w:tcW w:type="dxa" w:w="3470"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">サイトで使うすべての言語に入れます — 英語だけで書くと日本語の画面でも英語で出ます</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1622"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Excel からインポート</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2371"/>
+            <w:tcW w:type="dxa" w:w="4841"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">表計算ファイルから行を読み込む</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5366"/>
+            <w:tcW w:type="dxa" w:w="3470"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">実務の一覧はすべて — 入居企業の名簿を手で打つ価値はありません</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1622"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">エクスポート</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2371"/>
+            <w:tcW w:type="dxa" w:w="4841"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">行を書き出す</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5366"/>
+            <w:tcW w:type="dxa" w:w="3470"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">一括変更の前に取っておくと、失敗したインポートを戻せます</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">選択、削除、すべて削除</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4841"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">各行にチェックを付けられます。Shift キーを押しながらクリックすると範囲で、上端のボックスですべてに付きます。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">削除</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">はチェックした行を消し、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">すべて削除</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">は一覧を空にします。データセットを保存するまでは何も消えません</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3470"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">古くなったエントリを片付けるとき、または新しくインポートする前に一覧を空にするとき</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-form-data-set-ja" descr="来訪データセットとそのエントリ。インポートとエクスポートは一覧の上にある二つのアイコンボタン。" title="来訪データセットとそのエントリ。インポートとエクスポートは一覧の上にある二つのアイコンボタン。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -587,51 +651,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どの項目が使うか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> データセットが項目に提示されるのは、その項目の種類が
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オートコンプリート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> になってからです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgkxtbjexsfvyem6oxohis">
+      <w:hyperlink w:history="1" r:id="rId6d3v1rc-13_ekcdvsnuif">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者招待フォームの設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1097,51 +1161,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdetpk66fal0lr_ojvzbolg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/visiting-data-set-reference/" TargetMode="External"/><Relationship Id="rIdgkxtbjexsfvyem6oxohis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bdc6121fb837d9c05911207b9d28e57bf759a110.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddx4l2qq3s8jzaaggupy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/visiting-data-set-reference/" TargetMode="External"/><Relationship Id="rId6d3v1rc-13_ekcdvsnuif" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34f6f32a3bb49d2214a8b608932252d7c3f7f52a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪データセットの設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>