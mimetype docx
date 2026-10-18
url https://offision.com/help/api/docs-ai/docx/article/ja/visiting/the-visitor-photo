--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoorzr1-5qh6ippdkxzuxi">
+      <w:hyperlink w:history="1" r:id="rIdrbjd4krhlgovf_ql88fno">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/the-visitor-photo/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者の写真とは、受付時に撮影する顔写真です。Offision はこれを 2 つのことに使
 います — デザインに余白があればバッジに印刷し、あとから職員が開けるように来訪
 記録に残します。そもそも撮影するかどうかは訪問目的が決めるので、同じ朝に訪れた
 2 人が必ずしも両方とも撮影されるわけではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -299,51 +299,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">受付スタッフが写真を閲覧できる</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">写真</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が隠れる以外のときに現れます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzenobvcgfbyphtzsgxph1">
+      <w:hyperlink w:history="1" r:id="rIdhfvoslzmm1hdhowupyebg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">誰が見られるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。1 件の来訪が複数の訪問目的
 にまたがる場合は、厳しいほうの設定が優先されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-purpose-photo-field-ja" descr="写真は訪問目的が尋ねられるほかの項目と並び、既定では隠れるになっています。" title="写真は訪問目的が尋ねられるほかの項目と並び、既定では隠れるになっています。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -413,113 +413,113 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どこで撮影するか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">つねにカメラであり、ファイルではありません。アップロードはどこにもありません —
 来訪者にも、あとから記録を編集する管理者にもです。カメラは楕円のガイドの中で短
 いカウントダウンを行いますが、このガイドは構図の補助にすぎません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">撮影できる場所は 5 つ — ロビーのボードのウォークインと受付チェックインの 2 つ、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1et0x_e0hv9uk3kzsd7q4">
+      <w:hyperlink w:history="1" r:id="rIdh6dotozh1mkpwtahllxbj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">受付</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の同じ 2 つ、そして来訪者自身
 のスマートフォンで開く</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoegkkfnv2rfgn5ylu6acz">
+      <w:hyperlink w:history="1" r:id="rIdxksyg6ib_8l1r3d0l7zab">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウォークインのページ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">知っておく価値のある抜けが 2 つあります。招待では写真を集めないため、事前登録し
 た来訪者も、訪問目的が求めていれば到着時に撮影ステップで止まります。そして、す
 でに写真のあるバッジは、同じ来訪者が再度チェックインしても二度は求められません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どこに印刷されるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">顔が載るデザインは 1 つ、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">写真 + Wi-Fi</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> レイアウトだけです。ギャラリーのほか
 のデザインは、写真のある来訪がいくつあっても写真を載せません — つまり顔のない
 バッジが出てくる原因は、たいてい写真ではなくデザインです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdivb0ko319e8gwat0vv-vm">
+      <w:hyperlink w:history="1" r:id="rIdpfwfktfxp3ekhirdr8hce">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジのデザインを変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-badge-photo-style-ja" descr="来訪者ラベルデザイン — 写真 + Wi-Fi レイアウトを選んだところ。印刷される内容に来訪者の写真が入る唯一のデザインです。" title="来訪者ラベルデザイン — 写真 + Wi-Fi レイアウトを選んだところ。印刷される内容に来訪者の写真が入る唯一のデザインです。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1307,51 +1307,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoorzr1-5qh6ippdkxzuxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/the-visitor-photo/" TargetMode="External"/><Relationship Id="rIdzenobvcgfbyphtzsgxph1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#35504;&#12364;&#35211;&#12425;&#12428;&#12427;&#12363;" TargetMode="External"/><Relationship Id="rId1et0x_e0hv9uk3kzsd7q4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdoegkkfnv2rfgn5ylu6acz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-visitors-register-themselves-online/" TargetMode="External"/><Relationship Id="rIdivb0ko319e8gwat0vv-vm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/81f53ef3a4ffc67cc5f343a17b94029741791b44.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6d8a180dd39caab877650eaca9ec35663302eb0b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dec354b705b95a2c9793fafba33a373a54d7225e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrbjd4krhlgovf_ql88fno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/the-visitor-photo/" TargetMode="External"/><Relationship Id="rIdhfvoslzmm1hdhowupyebg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#35504;&#12364;&#35211;&#12425;&#12428;&#12427;&#12363;" TargetMode="External"/><Relationship Id="rIdh6dotozh1mkpwtahllxbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdxksyg6ib_8l1r3d0l7zab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-visitors-register-themselves-online/" TargetMode="External"/><Relationship Id="rIdpfwfktfxp3ekhirdr8hce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33ce36043b7ed7fe2c78fdbb468ffc7da38bf8e8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3e94f17868a773b18fe02770289048328090d8a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/899a97782d794abb02fa26743239070ea2df6e3a.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者の写真と、それが証明しないこと</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>