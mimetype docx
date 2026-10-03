--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">AppleウォレットとGoogleウォレットのパス</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">来訪者バッジは、Apple ウォレット/Google ウォレットのパスとしてスマートフォンに 入れられます。パスに何が載るか、ダウンロードボタンがどこにあるか、どの設定で 有効化・ブランド設定するかを説明します。</w:t>
+        <w:t xml:space="preserve">来訪者バッジは、Apple ウォレット/Google ウォレットのパスとしてスマートフォンに入れられます。パスに何が載るか、ダウンロードボタンがどこにあるか、どの設定で有効化・ブランド設定するかを説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3_n-vcnhiigvxut--ypan">
+      <w:hyperlink w:history="1" r:id="rId-jvyphhslfircfv39i_qh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/the-apple-and-google-wallet-pass/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者パスは、来訪者バッジをスマートフォンにもとから入っているウォレットアプリ —
 iPhone なら Apple ウォレット、Android なら Google ウォレット — のカードにしたものです。
 バッジと同じ QR コードを持っているので、保存した来訪者は何もインストールせず、
 何も探さず、ロック画面からそのまま受付でチェックインできます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -766,51 +766,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで制御できないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">印刷されるバッジ。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> レイアウトは来訪者ラベルのデザインから来ます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0sqn7d0cx7po7vyr-rnut">
+      <w:hyperlink w:history="1" r:id="rIdijjzyqfd7nsnulrnocop0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジに表示される内容</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -861,51 +861,51 @@
       <w:r>
         <w:t xml:space="preserve"> イベント登録のパスは、イベント管理側に独自のスイッチと
 独自のアートワークを持ちます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">長期バッジ。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 業者向けのバッジには専用のパスがあります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgqjfr3ye26odl3z4mzcrz">
+      <w:hyperlink w:history="1" r:id="rId3uyczqel8d9hrmpxvajzs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">業者に長期来訪者バッジを発行する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1330,51 +1330,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3_n-vcnhiigvxut--ypan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rId0sqn7d0cx7po7vyr-rnut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdgqjfr3ye26odl3z4mzcrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64c3915104be4b1e79f5736fcc48e536b46e15c4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c00bbfbe0b48283399f0a8495c59187cc72a30c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0740c810f1bbf81760b11fcfb507b28da1fc93b1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f408e6376fb330b497c11446ce757d83314fb11a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d967f160746cc6b716adce4950f5b4645082630d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/159c4b255a7ac265b0f6a10a5135bc2668685d1a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87da5b51d6d7f97972004b3126d631e7d3d26530.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-jvyphhslfircfv39i_qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdijjzyqfd7nsnulrnocop0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId3uyczqel8d9hrmpxvajzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64c3915104be4b1e79f5736fcc48e536b46e15c4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c00bbfbe0b48283399f0a8495c59187cc72a30c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0740c810f1bbf81760b11fcfb507b28da1fc93b1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f408e6376fb330b497c11446ce757d83314fb11a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d967f160746cc6b716adce4950f5b4645082630d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/159c4b255a7ac265b0f6a10a5135bc2668685d1a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87da5b51d6d7f97972004b3126d631e7d3d26530.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>AppleウォレットとGoogleウォレットのパス</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>