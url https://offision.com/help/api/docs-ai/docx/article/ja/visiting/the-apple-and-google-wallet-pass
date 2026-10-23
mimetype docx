--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -26,87 +26,100 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">AppleウォレットとGoogleウォレットのパス</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">来訪者バッジは、Apple ウォレット/Google ウォレットのパスとしてスマートフォンに入れられます。パスに何が載るか、ダウンロードボタンがどこにあるか、どの設定で有効化・ブランド設定するかを説明します。</w:t>
+        <w:t xml:space="preserve">来訪者のWalletパスを発行し、デザインを設定します。有効期間、コード再生成、無効化、再有効化、削除が発行済みパスにどう反映されるか、スマートフォンの更新遅延と現在のバッジの検証も説明します。 Appleパスの期限は予定終了ではなくバッジ有効期間に従います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-19</w:t>
+        <w:t xml:space="preserve">2026-10-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-jvyphhslfircfv39i_qh">
+      <w:hyperlink w:history="1" r:id="rIdl4jlv-njq0sn148rollxf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/the-apple-and-google-wallet-pass/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → visiting/mobile-pass (Appleパス/Googleパス)</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者パスは、来訪者バッジをスマートフォンにもとから入っているウォレットアプリ —
 iPhone なら Apple ウォレット、Android なら Google ウォレット — のカードにしたものです。
 バッジと同じ QR コードを持っているので、保存した来訪者は何もインストールせず、
 何も探さず、ロック画面からそのまま受付でチェックインできます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3609975"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="wallet-pass-journey-ja" descr="パスはバッジメールに同乗して届く。ワンタップでウォレットに入り、受付はバッジと同じようにスキャンする。" title="パスはバッジメールに同乗して届く。ワンタップでウォレットに入り、受付はバッジと同じようにスキャンする。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -419,54 +432,51 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">1 枚のカード。自社のブランド、訪問の詳細、そして受付がスキャンする QR コード。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">印字される内容に加えて、パスは自分がいつのためのものかを知っています。訪問開始の
-[...2 lines deleted...]
-共有も拒否します。</w:t>
+        <w:t xml:space="preserve">Apple Walletパスの有効期限は、予定の終了時刻ではなくバッジの有効期間の終了を使います。表示する来訪日時と関連期間は予定に基づきます。長期バッジでは設定した期限を使い、期限がなければAppleパスにも期限はありません。ロック画面への表示はApple Walletが判断するため、必ず表示されるとは限りません。Appleパスは他の端末への共有も制限します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">メールを残しておくより優れている理由</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="wallet-pass-benefits-ja" descr="同じ来訪者の 2 通りの到着。受信箱から QR コードを探すか、すでに表示されたスマートフォンを掲げるか。" title="同じ来訪者の 2 通りの到着。受信箱から QR コードを探すか、すでに表示されたスマートフォンを掲げるか。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -500,52 +510,51 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">同じ来訪者の 2 通りの到着。受信箱から QR コードを探すか、すでに表示されたスマートフォンを掲げるか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">メールも引き続き使えます — パスはその速い写しです。電波がなくてもロック画面から
-開け、来訪者が入ってくるその瞬間に画面に出ていて、訪問が終われば自分で片付きます。</w:t>
+        <w:t xml:space="preserve">保存したパスは電波がなくても開けます。受付では提示されたコードの現在の有効性を確認します。カードが表示されていても、入館できる証明にはなりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有効化とブランド設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パスにはスイッチが 1 つとアートワークが 1 組だけあり、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Appleパス/Googleパス</w:t>
       </w:r>
       <w:r>
@@ -727,90 +736,77 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">カスタマイズ。ロゴ・バナー・配色と、両パスのライブプレビュー。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
-[...11 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで制御できないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">印刷されるバッジ。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> レイアウトは来訪者ラベルのデザインから来ます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdijjzyqfd7nsnulrnocop0">
+      <w:hyperlink w:history="1" r:id="rIdggzpl1yhyluvsp4jedrs6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジに表示される内容</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -861,60 +857,95 @@
       <w:r>
         <w:t xml:space="preserve"> イベント登録のパスは、イベント管理側に独自のスイッチと
 独自のアートワークを持ちます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">長期バッジ。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 業者向けのバッジには専用のパスがあります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3uyczqel8d9hrmpxvajzs">
+      <w:hyperlink w:history="1" r:id="rIdu8m1rjsn_9np2yzaerzni">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">業者に長期来訪者バッジを発行する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">発行済みパスはバッジの状態に従う</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">長期バッジの有効期間や来訪者コードを変更すると、既存のWalletパスも更新されます。無効化するとAppleパスは無効になり、Googleパスは期限切れになります。再び有効にすると同じパスが復帰します。削除でもパスは無効になりますが、削除したバッジは再有効化できません。操作は</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdlbpkjfvtdfqe0jpnzzusy">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">長期バッジを終了する</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を参照してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">カードの更新を受信するには、スマートフォンのネットワーク接続が必要な場合があります。オフラインのWalletにカードが残っていてもバッジが有効とは限りません。ロビーではコード提示時に現在のバッジを確認します。パスを発行するには来訪者パスを有効にします。別のモバイルパスライセンスを選ぶ必要はありません。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1330,51 +1361,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-jvyphhslfircfv39i_qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdijjzyqfd7nsnulrnocop0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId3uyczqel8d9hrmpxvajzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64c3915104be4b1e79f5736fcc48e536b46e15c4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c00bbfbe0b48283399f0a8495c59187cc72a30c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0740c810f1bbf81760b11fcfb507b28da1fc93b1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f408e6376fb330b497c11446ce757d83314fb11a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d967f160746cc6b716adce4950f5b4645082630d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/159c4b255a7ac265b0f6a10a5135bc2668685d1a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87da5b51d6d7f97972004b3126d631e7d3d26530.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdl4jlv-njq0sn148rollxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdggzpl1yhyluvsp4jedrs6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdu8m1rjsn_9np2yzaerzni" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdlbpkjfvtdfqe0jpnzzusy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f91e756df2d3ec2dac6be17785b4e04976273fdf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0834e2afd2f77531d5cc0e27def32598c115827e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b7972dc101a09e50f6f5a77796c0f612302b162.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e0bb8579d388ec5f885a40d89f4e6919656c83c4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e4cd6a53a7eea8d51c1417b2ded8603582cde66.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/838ebbb5105e884a63df40379a727cb73e1d3789.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7dca4711aeff969970000c54a9d2f5c585e0cd9e.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>AppleウォレットとGoogleウォレットのパス</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>