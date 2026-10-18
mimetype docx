--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -26,93 +26,101 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者を訪問先のルームまで案内する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">到着した来訪者に、向かうルーム、そのフロア、そしてルームを強調したフロア図をロビーの画面で渡します。画面自体がフロア図上にあれば「現在地」のピンも出ます。 4 つの条件が必要で、どれかが欠けると簡単な完了画面に変わります。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] 到着した来訪者に、向かうルーム、そのフロア、そしてルームを強調したフロア図をロビーの画面で渡します。画面自体がフロア図上にあれば「現在地」のピンも出ます。 4 つの条件が必要で、どれかが欠けると簡単な完了画面に変わります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-13</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo-3t607lceox21ee-g5to">
+      <w:hyperlink w:history="1" r:id="rId27krtaw0mwa49c97h7ddd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/show-a-visitor-the-way-to-their-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">来訪者がロビーの画面で自分でチェックインすると、画面は表示中の内容を止めて目的地を
 渡せます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ここへ向かいます。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のあとに、ルーム名、そのフロアと建物、そして
 ルームを強調したフロア図。画面自体がフロア図上に配置されていれば、2 枚目の地図に
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">現在地</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が示され、来訪者は出発点と目的地の両方を見られます。1 分後、または
 </w:t>
@@ -132,64 +140,83 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これを有効にする設定はありません。4 つの条件が揃ったときに出るもので、このページは
 その 4 つの話です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 来訪者管理とフロア図への書き込み権限、そして来訪者向けの内容をすでに再生している
 ロビーの画面が必要です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcrgfeuyo_epnjztq5af82">
+      <w:hyperlink w:history="1" r:id="rIdrv696nhzc8mm6rg_e0ett">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者向けのロビー画面を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Classic は作図上のルーム領域、Map 2.0 はルームに割り当てたシーンのオブジェクトを使います。目的フロアで選択した種類を確認し、Map 2.0 では</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdmpqgvm-guw81pbcms3mx2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ルームを割り当て</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">ます。以下の到着画像は Classic です。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 訪問にルームが指定されていること</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建物だけを指定した訪問には、描く目的地がありません。招待を作るときにルームを指定
 するか、すでにルームを押さえている予約から招待してください。予約から作られた訪問は
 その予約のルームを引き継ぎます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1 件の訪問に複数のルームがある場合や、その日に複数の訪問がある場合、画面は
 </w:t>
       </w:r>
       <w:r>
@@ -230,88 +257,76 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-location (訪問先)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建物の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページでチェックします —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdosbui3ge-vb9fzv1zbyzo">
+      <w:hyperlink w:history="1" r:id="rId0v6kpotcfdcox2s6cmdkw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建物を来訪者に公開する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3. そのルームがフロア図に載っていること</w:t>
+        <w:t xml:space="preserve">3. 使用するマップにルームを関連付ける</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">ルームには</w:t>
-[...11 lines deleted...]
-飛ばされます。両方が揃わないと、画面は何も描きません。</w:t>
+        <w:t xml:space="preserve">ルームにはフロアと、そのフロアで使うマップ上の場所が必要です。Classic は描いたルーム領域、Map 2.0 は割り当てたシーンのオブジェクトを使います。フロアだけでは足りません。到着画面を試す前に、選択した種類とルームの関連付けを確認してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 来訪者がその画面でチェックインすること</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これはロビーの画面だけの挙動です。受付スタッフが受付でチェックインしてもフロア図は
 出ませんし、本人のスマートフォンでチェックインした来訪者には受付でバッジを受け取る
 よう案内が出ます。目的地の案内が必要なら、来訪者はその画面を使う必要があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -548,51 +563,51 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3276"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームとフロアは出るが図が出ない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6084"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">ルームにフロアはありますが、図形が描かれていません</w:t>
+              <w:t xml:space="preserve">選択した種類のマップに、対応する配置や割り当てがありません</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3276"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">目的地の地図は出るが</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">現在地</w:t>
@@ -1189,51 +1204,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo-3t607lceox21ee-g5to" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdcrgfeuyo_epnjztq5af82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdosbui3ge-vb9fzv1zbyzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbc96edfb466f0d9cabfcffaf946694c34a92e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/319418e059c09ecccadc7956fa73544a62a7c1b1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId27krtaw0mwa49c97h7ddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdrv696nhzc8mm6rg_e0ett" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdmpqgvm-guw81pbcms3mx2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rId0v6kpotcfdcox2s6cmdkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/131c35569a888b2577a1072729fc173d0706b10d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9fea2b9aa229ab80ad9d698c8c66e76fa2142e81.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者を訪問先のルームまで案内する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>