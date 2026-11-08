--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId27krtaw0mwa49c97h7ddd">
+      <w:hyperlink w:history="1" r:id="rIdj_yurejnsyf67hvvmeqk5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/show-a-visitor-the-way-to-their-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者がロビーの画面で自分でチェックインすると、画面は表示中の内容を止めて目的地を
@@ -140,70 +140,70 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これを有効にする設定はありません。4 つの条件が揃ったときに出るもので、このページは
 その 4 つの話です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 来訪者管理とフロア図への書き込み権限、そして来訪者向けの内容をすでに再生している
 ロビーの画面が必要です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrv696nhzc8mm6rg_e0ett">
+      <w:hyperlink w:history="1" r:id="rId18xthow_fneyi6d8eeiwt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者向けのロビー画面を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Classic は作図上のルーム領域、Map 2.0 はルームに割り当てたシーンのオブジェクトを使います。目的フロアで選択した種類を確認し、Map 2.0 では</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmpqgvm-guw81pbcms3mx2">
+      <w:hyperlink w:history="1" r:id="rIdxewkaviygn2kwiw1fmjwc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを割り当て</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">ます。以下の到着画像は Classic です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 訪問にルームが指定されていること</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建物だけを指定した訪問には、描く目的地がありません。招待を作るときにルームを指定
@@ -257,51 +257,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-location (訪問先)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建物の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページでチェックします —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0v6kpotcfdcox2s6cmdkw">
+      <w:hyperlink w:history="1" r:id="rIdctnem97nkel_hafckqnx8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建物を来訪者に公開する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 使用するマップにルームを関連付ける</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームにはフロアと、そのフロアで使うマップ上の場所が必要です。Classic は描いたルーム領域、Map 2.0 は割り当てたシーンのオブジェクトを使います。フロアだけでは足りません。到着画面を試す前に、選択した種類とルームの関連付けを確認してください。</w:t>
@@ -1204,51 +1204,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId27krtaw0mwa49c97h7ddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdrv696nhzc8mm6rg_e0ett" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdmpqgvm-guw81pbcms3mx2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rId0v6kpotcfdcox2s6cmdkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/131c35569a888b2577a1072729fc173d0706b10d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9fea2b9aa229ab80ad9d698c8c66e76fa2142e81.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdj_yurejnsyf67hvvmeqk5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId18xthow_fneyi6d8eeiwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdxewkaviygn2kwiw1fmjwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdctnem97nkel_hafckqnx8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/131c35569a888b2577a1072729fc173d0706b10d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9fea2b9aa229ab80ad9d698c8c66e76fa2142e81.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者を訪問先のルームまで案内する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>