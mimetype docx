--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-riyomdkbw1tgbswtzbfb">
+      <w:hyperlink w:history="1" r:id="rIdfksozn-mgaknqqymnrqou">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/set-up-a-visiting-purpose/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問目的とは、その人が来る理由であり、その理由に伴うフォームそのものです。面接も、配送も、業者の作業も、仕組みは同じで尋ねる内容だけが違います。訪問目的は、どの情報を集めるか、写真を撮るか、どの規約に同意してもらうか、どのアンケートに答えてもらうか、そしてそのうちどれを空欄のままにしてよいかを決めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選ぶのは一度だけ — 招待を送る社員か、ウォークインを登録する受付スタッフです。その先のすべてが、選ばれた訪問目的を読みます。</w:t>
@@ -474,51 +474,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 来訪者を保存するキーを確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新しい訪問目的は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メールアドレス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> から始まり、ほとんどの組織ではそれが正解です。このキーは、今日受付に立っている人が先月と同じ記録かどうかを決めます。勤務先アドレスを持たない来訪者が多い場合や、外部の番号ですでに人を特定できる場合は、最初の訪問より前に変更してください。まず読むべき設定です:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7waikgabetbwgd7onje-8">
+      <w:hyperlink w:history="1" r:id="rId_acob8rmj2m1mk0bbr_tf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が 2 つの訪問を同一人物と判断するしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 尋ねる項目を選ぶ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1405,51 +1405,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 保存する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">保存すると編集画面が閉じ、その訪問目的はすぐに使えるようになります。次に誰かが開く招待から表示されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">その後に行を選ぶと、残りの操作が入ったパネルが開きます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwhbhzegly7cpofc9grn9l">
+      <w:hyperlink w:history="1" r:id="rIdyy1r7gnkqdd2rpeltatqq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デフォルトにする、コピーする、削除したときに今後の来訪がどうなるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. 確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新しい訪問目的で自分宛てに招待を出すか、受付のウォークインのフォームを開いてその訪問目的を選びます。必須にした項目が飛ばせない項目になっていること、写真のステップは写真を求めた場合にだけ出ること、チェックした調査がそれぞれ 1 ステップになっていることを確認します。</w:t>
@@ -2314,51 +2314,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-riyomdkbw1tgbswtzbfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId7waikgabetbwgd7onje-8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdwhbhzegly7cpofc9grn9l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/979ec92d96d818eb990e5e0f265d20c69722be9a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a601938ca824aba521b05c2aedda73db7097944.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/857d0a190a545d08ed62a6321a94612fb474e41f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d27bffb2553f734bdcfecb528e5b31dac0b6da2e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfksozn-mgaknqqymnrqou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId_acob8rmj2m1mk0bbr_tf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdyy1r7gnkqdd2rpeltatqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/979ec92d96d818eb990e5e0f265d20c69722be9a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a601938ca824aba521b05c2aedda73db7097944.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/857d0a190a545d08ed62a6321a94612fb474e41f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d27bffb2553f734bdcfecb528e5b31dac0b6da2e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>訪問目的を設定する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>