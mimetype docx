--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -42,71 +42,84 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">訪問目的は、すべての来訪者が目にするフォームそのものです。どの項目を尋ねるか、写真を撮るか、どの規約とアンケートに答えてもらうか、そしてその人の記録をどのキーで保存するかを決めます。所要 15 分ほど。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-01</w:t>
+        <w:t xml:space="preserve">2026-10-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfksozn-mgaknqqymnrqou">
+      <w:hyperlink w:history="1" r:id="rIdng8aolh0erl0jqoiebcrs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/set-up-a-visiting-purpose/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-type (訪問目的)</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問目的とは、その人が来る理由であり、その理由に伴うフォームそのものです。面接も、配送も、業者の作業も、仕組みは同じで尋ねる内容だけが違います。訪問目的は、どの情報を集めるか、写真を撮るか、どの規約に同意してもらうか、どのアンケートに答えてもらうか、そしてそのうちどれを空欄のままにしてよいかを決めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選ぶのは一度だけ — 招待を送る社員か、ウォークインを登録する受付スタッフです。その先のすべてが、選ばれた訪問目的を読みます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
@@ -155,91 +168,62 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">仕組みは 1 つ、尋ねる内容は 3 通り。どの訪問目的も同じ一覧から出発し、そのうち何をどれだけ強く尋ねるかを決める。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-来訪者管理の書き込み権限が必要です。どの組織にも最初から </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> が付いています。したがって、通常はゼロから作るのではなく既存のものを調整する作業になります。</w:t>
+来訪者管理の書き込み権限が必要です。既存の目的を調整して使えます。提供する目的とデフォルトは</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdqxxfxi3wsfio6lvraqlwz">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">建物ごと</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">に設定します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 訪問目的を開く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者管理メニューの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者招待設定</w:t>
       </w:r>
       <w:r>
@@ -249,61 +233,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一覧には各訪問目的の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">必須項目</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">任意項目</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> が展開して表示され、割り当てられた調査も出ます。どちらかを開かなくても 2 つを見比べられるだけの情報があります。1 行には </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> のバッジが付いています。これがすべての招待とウォークインであらかじめ選ばれる訪問目的です。</w:t>
+        <w:t xml:space="preserve"> が展開して表示され、割り当てられた調査も出ます。どちらかを開かなくても 2 つを見比べられるだけの情報があります。提供する目的と初期選択は建物で決まります。目的自身ではなく、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">訪問先 → 編集 → 設定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">で設定してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1714500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-purpose-list-ja" descr="このテナントの訪問目的。各行に、それぞれが何を尋ねるかが出ている。" title="このテナントの訪問目的。各行に、それぞれが何を尋ねるかが出ている。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -326,63 +310,50 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">このテナントの訪問目的。各行に、それぞれが何を尋ねるかが出ている。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
-[...11 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 名前を付ける</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">追加</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を押すと </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -474,51 +445,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 来訪者を保存するキーを確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新しい訪問目的は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メールアドレス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> から始まり、ほとんどの組織ではそれが正解です。このキーは、今日受付に立っている人が先月と同じ記録かどうかを決めます。勤務先アドレスを持たない来訪者が多い場合や、外部の番号ですでに人を特定できる場合は、最初の訪問より前に変更してください。まず読むべき設定です:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_acob8rmj2m1mk0bbr_tf">
+      <w:hyperlink w:history="1" r:id="rIdevxe4j4xdjglzcy6bzchy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が 2 つの訪問を同一人物と判断するしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 尋ねる項目を選ぶ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1395,70 +1366,70 @@
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitor-survey (来訪者調査)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 保存する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">保存すると編集画面が閉じ、その訪問目的はすぐに使えるようになります。次に誰かが開く招待から表示されます。</w:t>
+        <w:t xml:space="preserve">保存するとエディターが閉じます。その目的を提供する建物の新しい招待で利用できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">その後に行を選ぶと、残りの操作が入ったパネルが開きます。</w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdyy1r7gnkqdd2rpeltatqq">
+        <w:t xml:space="preserve">行の選択で編集・コピー・削除を開きます。</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdsnan3mrar9n0ubn8yydaz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">デフォルトにする、コピーする、削除したときに今後の来訪がどうなるか</w:t>
+          <w:t xml:space="preserve">建物のデフォルトと削除時の扱い</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">。</w:t>
+        <w:t xml:space="preserve">は別に設定します。目的を指定している建物には、新しい目的を追加してから使ってください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. 確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新しい訪問目的で自分宛てに招待を出すか、受付のウォークインのフォームを開いてその訪問目的を選びます。必須にした項目が飛ばせない項目になっていること、写真のステップは写真を求めた場合にだけ出ること、チェックした調査がそれぞれ 1 ステップになっていることを確認します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">必須にしたはずの項目が尋ねられない場合は、フォームが実際に選んだ訪問目的を編集したかを確かめてください。デフォルトが自動で選ばれるため、ある訪問目的を設定して別のものを試してしまうことがよくあります。</w:t>
       </w:r>
@@ -2314,51 +2285,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfksozn-mgaknqqymnrqou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId_acob8rmj2m1mk0bbr_tf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdyy1r7gnkqdd2rpeltatqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/979ec92d96d818eb990e5e0f265d20c69722be9a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a601938ca824aba521b05c2aedda73db7097944.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/857d0a190a545d08ed62a6321a94612fb474e41f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d27bffb2553f734bdcfecb528e5b31dac0b6da2e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdng8aolh0erl0jqoiebcrs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdqxxfxi3wsfio6lvraqlwz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdevxe4j4xdjglzcy6bzchy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdsnan3mrar9n0ubn8yydaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aa3431cfd9cf29afb7787893f5095de3bbd1b7c1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64914fa01925373321e6312047d6f97d15d36e57.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c22fae9c591cb7821e0f80e429528cfa8f676a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/886f4e35ea2cd1643138639a72afc81c02ca7594.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>訪問目的を設定する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>