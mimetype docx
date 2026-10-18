--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw2a1hn0qxne7m28cwnykx">
+      <w:hyperlink w:history="1" r:id="rIdwy-gi5-1dts9sjpyini2n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/screen-visitors-against-a-black-list/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">組織としてすでに「この人は入れない」と決めた相手が受付に現れ、入れてほしいと
 言う。このページの背景にある問いは、バッジが印刷される前に Offision がその人を
 見分け、自分で追い返せるのか、です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -274,51 +274,51 @@
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">携帯電話番号</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">照合キー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — は、あとから来た人を照合する手がかりなので、
 その人が受付で実際に伝える情報でなければなりません。その人が使う来訪目的の
 キーに合わせてください。どのキーが何を照合するかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpgadleutxrtedcdosins4">
+      <w:hyperlink w:history="1" r:id="rId8i3fhlxny8crnyv8dmxmb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が 2 つの訪問を同じ人と判断するしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのうえで行を選び、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ブラックリストに追加</w:t>
@@ -677,51 +677,51 @@
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (来訪者管理)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 拒否を判断に変える</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">警告を拒否に変えるのがこの手順です。その建物を覆う訪問ポリシーで承認をオンに
 します —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdageahuel-6wugg0jhe-l1">
+      <w:hyperlink w:history="1" r:id="rId6qbxul3il6uy95kjdnm54">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を招待する前に承認を必須にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。以後、誰かが決めるまで何も発行されません。招待もコードも
 バッジもです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">承認者の一覧では来訪者ごとにチェックとバツが並び、印の付いた来訪者には名前の
 横に </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -910,51 +910,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ゲートを拒みません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 読み取られたコードはバッジで判断されます — まだ有効
 でない、期限切れ、建物違い、チェックアウト済み、承認待ち、却下済み、取り消し
 済み、見つからない — 人では判断しません。印の付いた来訪者でも、有効で承認済み
 のバッジを持っていれば通ります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5qv5enwo8kwhepz4vyajb">
+      <w:hyperlink w:history="1" r:id="rId9r38kudlffimet9n-jl-_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジ API が答えること</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1032,51 +1032,51 @@
         <w:t xml:space="preserve">訪問ポリシーは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メールアドレスのドメインをまとめて拒否</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> できます — 公開メール
 サービス、あるいは自社で並べた一覧。これは差出元で通すか拒むかを決めるもので、
 人そのものでは決められないため、名指しの 1 人を止めることはできません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">もう 1 つは自分のゲートで拒否することです。自社の改札機からバッジが有効かどうか
 を Offision に問い合わせ、その答えに自社のリストを重ね、そのうえでバーを開けば
 かまいません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduicve6axbdebap5htibqr">
+      <w:hyperlink w:history="1" r:id="rId-wqh7rwva7q68n7w9xsvx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision の来訪者バッジでゲートを開ける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。来訪者のイベントで動く自動処理は、警報を上げたり、通知を
 送ったり、記録を残したりはできますが、拒否権はありません。動く時点で、到着は
 すでに受け付けられています。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1504,51 +1504,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw2a1hn0qxne7m28cwnykx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/screen-visitors-against-a-black-list/" TargetMode="External"/><Relationship Id="rIdpgadleutxrtedcdosins4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdageahuel-6wugg0jhe-l1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId5qv5enwo8kwhepz4vyajb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIduicve6axbdebap5htibqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc4f2678a2850b086a4c3a747b0404026c430b4a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe2e0e6f178c2bddd8a8d3cc6d04bc79b38846bb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1637f653d814b7db00a04f00000c78ec3c023682.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/509ce16314116fbc4b8f8995fd7e4ff0c2bbee6b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad00bc2a0fae17162b3119782fb6443340282582.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwy-gi5-1dts9sjpyini2n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/screen-visitors-against-a-black-list/" TargetMode="External"/><Relationship Id="rId8i3fhlxny8crnyv8dmxmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rId6qbxul3il6uy95kjdnm54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId9r38kudlffimet9n-jl-_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rId-wqh7rwva7q68n7w9xsvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/981432a0f11145cbeba896c0a892597820402a10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6dd8f5890bbcfdcb70b5c7ad58c4f948a0caed43.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba454c5323003138719fd73d6584fbe26602cc17.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f93a978db7b96f6a3a7f2812dfb4c04a5480a7ab.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec6e212908cf6595371189277991d53ec4ce0249.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ブラックリストで来訪者を照合する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>