--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">承認が必要な訪問は、誰かが決めるまで来訪者には何も届きません。承認者をどこで指名するか、承認者に何が見えるか、ホストと来訪者にそれぞれ何が通知されるかを説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-19</w:t>
+        <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmhoojtt5jtbxorq0k64i7">
+      <w:hyperlink w:history="1" r:id="rIdnep0xhsqhthyei6aojoak">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/require-approval-before-a-visitor-is-invited/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2628900"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-approval-gate-ja" descr="誰かが決めるまで、来訪者にはメールもバッジもコードも届きません。却下の連絡はホストにしか届きません。" title="誰かが決めるまで、来訪者にはメールもバッジもコードも届きません。却下の連絡はホストにしか届きません。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -405,51 +405,51 @@
         <w:t xml:space="preserve">ポリシーの 3 番目のページ、招待と承認。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 有効にする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者の承認</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">をオンにすると、その下に承認者の欄が現れます。オンにするまで設定するものは何もありません。このページは承認だけではなくなりました —— 誰が来訪者を招待できるか、その招待がどの組織単位に属するかも、ここにあります。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2xhnrfx-cnijekxlyeohw">
+      <w:hyperlink w:history="1" r:id="rIdn1tivllsawogewur2jzod">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者の招待設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3295650"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-approval-turn-on-ja" descr="スイッチは 1 つ。残りはオンにして初めて現れます。" title="スイッチは 1 つ。残りはオンにして初めて現れます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -816,57 +816,60 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">申請を開くと、招待した人、場所、日時、訪問目的が表示され、続いてその訪問のすべての来訪者が、それぞれチェックとバツを伴って並びます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全て許可</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全て却下</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は一度にまとめて設定します。</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
+      <w:hyperlink w:history="1" r:id="rId2y8j_jw-vtbvw_udi36iw">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t xml:space="preserve">ブラックリスト</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に載っている来訪者はこの一覧で印が付きます。それが印を付ける目的です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この画面で見落とされやすい点が 2 つあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1328,51 +1331,51 @@
         <w:t xml:space="preserve">多段階ではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 承認者は 1 つの集合、判断は 1 回。エスカレーションも、来訪者のホストへの振り分けもありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者に尋ねる項目は変えません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それは訪問目的です。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr4hybiffa3fdqjrgpwptd">
+      <w:hyperlink w:history="1" r:id="rId1uldfqiwtpm04wyr63ggx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問目的を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">入り口で待たされている訪問:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 入り口では承認がすべてに優先します。承認待ちの来訪者は、時間の条件にかかわらず</w:t>
@@ -1823,51 +1826,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmhoojtt5jtbxorq0k64i7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId2xhnrfx-cnijekxlyeohw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-invitation-settings-reference/" TargetMode="External"/><Relationship Id="rIdr4hybiffa3fdqjrgpwptd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e0a02116948693f0e3cbfd0d4ea5b5862af850d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ac21f20c7b9df28bdf38aa36ec67b23b9034df0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/344e68f74e4041f9e89ec8ccc2443d001144571b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e7a9203311d06bb2257316f4d54ea2703b736f6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3139e2cc6f58aaa437b08ae09f1198d2a0f002ca.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/239bf70bed2d35185e3fceb5f030f2881f6985bd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0381af1855a9c91d4f027488030b953eafc8c86a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8550576aa9a2e15d0856bc87cac9af375f090bc8.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnep0xhsqhthyei6aojoak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdn1tivllsawogewur2jzod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-invitation-settings-reference/" TargetMode="External"/><Relationship Id="rId2y8j_jw-vtbvw_udi36iw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../screen-visitors-against-a-black-list/" TargetMode="External"/><Relationship Id="rId1uldfqiwtpm04wyr63ggx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e0a02116948693f0e3cbfd0d4ea5b5862af850d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ac21f20c7b9df28bdf38aa36ec67b23b9034df0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/344e68f74e4041f9e89ec8ccc2443d001144571b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e7a9203311d06bb2257316f4d54ea2703b736f6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3139e2cc6f58aaa437b08ae09f1198d2a0f002ca.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/239bf70bed2d35185e3fceb5f030f2881f6985bd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0381af1855a9c91d4f027488030b953eafc8c86a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8550576aa9a2e15d0856bc87cac9af375f090bc8.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者を招待する前に承認を必須にする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>