--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnep0xhsqhthyei6aojoak">
+      <w:hyperlink w:history="1" r:id="rIdljzrpphuf2wkimcdouax7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/require-approval-before-a-visitor-is-invited/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2628900"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-approval-gate-ja" descr="誰かが決めるまで、来訪者にはメールもバッジもコードも届きません。却下の連絡はホストにしか届きません。" title="誰かが決めるまで、来訪者にはメールもバッジもコードも届きません。却下の連絡はホストにしか届きません。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -405,51 +405,51 @@
         <w:t xml:space="preserve">ポリシーの 3 番目のページ、招待と承認。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 有効にする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者の承認</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">をオンにすると、その下に承認者の欄が現れます。オンにするまで設定するものは何もありません。このページは承認だけではなくなりました —— 誰が来訪者を招待できるか、その招待がどの組織単位に属するかも、ここにあります。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn1tivllsawogewur2jzod">
+      <w:hyperlink w:history="1" r:id="rIdvbg0bsbdgrbvtfehnse3b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者の招待設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3295650"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-approval-turn-on-ja" descr="スイッチは 1 つ。残りはオンにして初めて現れます。" title="スイッチは 1 つ。残りはオンにして初めて現れます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -816,51 +816,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">申請を開くと、招待した人、場所、日時、訪問目的が表示され、続いてその訪問のすべての来訪者が、それぞれチェックとバツを伴って並びます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全て許可</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全て却下</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は一度にまとめて設定します。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2y8j_jw-vtbvw_udi36iw">
+      <w:hyperlink w:history="1" r:id="rIdfqaidxmbxn6uwh0sn4bqr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">ブラックリスト</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に載っている来訪者はこの一覧で印が付きます。それが印を付ける目的です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この画面で見落とされやすい点が 2 つあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1331,51 +1331,51 @@
         <w:t xml:space="preserve">多段階ではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 承認者は 1 つの集合、判断は 1 回。エスカレーションも、来訪者のホストへの振り分けもありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者に尋ねる項目は変えません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それは訪問目的です。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1uldfqiwtpm04wyr63ggx">
+      <w:hyperlink w:history="1" r:id="rIdxbyj2riuj6pgvlq6qrmed">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問目的を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">入り口で待たされている訪問:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 入り口では承認がすべてに優先します。承認待ちの来訪者は、時間の条件にかかわらず</w:t>
@@ -1826,51 +1826,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnep0xhsqhthyei6aojoak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdn1tivllsawogewur2jzod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-invitation-settings-reference/" TargetMode="External"/><Relationship Id="rId2y8j_jw-vtbvw_udi36iw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../screen-visitors-against-a-black-list/" TargetMode="External"/><Relationship Id="rId1uldfqiwtpm04wyr63ggx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e0a02116948693f0e3cbfd0d4ea5b5862af850d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ac21f20c7b9df28bdf38aa36ec67b23b9034df0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/344e68f74e4041f9e89ec8ccc2443d001144571b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e7a9203311d06bb2257316f4d54ea2703b736f6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3139e2cc6f58aaa437b08ae09f1198d2a0f002ca.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/239bf70bed2d35185e3fceb5f030f2881f6985bd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0381af1855a9c91d4f027488030b953eafc8c86a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8550576aa9a2e15d0856bc87cac9af375f090bc8.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdljzrpphuf2wkimcdouax7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdvbg0bsbdgrbvtfehnse3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-invitation-settings-reference/" TargetMode="External"/><Relationship Id="rIdfqaidxmbxn6uwh0sn4bqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../screen-visitors-against-a-black-list/" TargetMode="External"/><Relationship Id="rIdxbyj2riuj6pgvlq6qrmed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b4e6a6e2771826f49ca5961420d6c206828a59e1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89d3b6f47a5c2e6d4bd6679ce25d142066c7e0a0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7a781e69aea474b49534e46361379827abb07b9c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d70d9166e75b3cb69de53b981a78d6cfe15b0e82.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5acd306e69a16b577bf508b07f9df39750aeb467.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ec0841572b6de6029a0f451d6985044e7b3f12e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b2112613ecf06f4bc25aef40dfe6d9e88476eb15.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a942d849a89ca613b9d48e17e465b10c4401207.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者を招待する前に承認を必須にする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>