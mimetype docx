--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda8dmjkedzuekncrha15jk">
+      <w:hyperlink w:history="1" r:id="rIdr-13qldwvlmjnw74x-ctp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/register-a-visitors-vehicle/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">車で来る来訪者には、ゲートで誰かが照合しなければならないナンバーがあります。Offision はそれを訪問に記録し、来訪者が受け取るものに印字し、受付にも表示します。ただしそのいずれも、管理者がその場所に対して設定をオンにするまでは存在しません。オンにするまで、項目自体がどこにも表示されません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -755,51 +755,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 来訪者自身が登録する場合</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2 つ目のスイッチがオンなら、予約なしで来た来訪者が自分でナンバーを入力します。ロビー画面の来訪登録フォーム、または自分のスマートフォンの来訪者アプリでです。項目は同じ 2 つで、できあがる記録も同じです。どちらの方法で入力されても受付にはナンバーが表示されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ナンバーの登録は駐車の予約ではありません。来訪者がどの車で来るかを記録するだけで、駐車枠を確保するものではありません。駐車場はリソースとして予約します（</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgavnntfqkuekjzsg6dfsy">
+      <w:hyperlink w:history="1" r:id="rId8oomaszpj85wzobu5pr2i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 来訪者が受け取るもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ナンバーは、その訪問が送るすべてのメッセージに表示されます。</w:t>
@@ -1525,51 +1525,51 @@
         <w:t xml:space="preserve">車の入出庫時刻の記録。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> チェックイン・チェックアウトされるのは訪問であって、車ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約なしの来訪者に受付が尋ねる内容。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それは訪問目的で決まります。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmlthcavrwzdwcjzxzwkpd">
+      <w:hyperlink w:history="1" r:id="rIdwjjpgkciqir5fviuvtgov">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約なしで来訪した人を登録する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2000,51 +2000,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIda8dmjkedzuekncrha15jk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdgavnntfqkuekjzsg6dfsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/" TargetMode="External"/><Relationship Id="rIdmlthcavrwzdwcjzxzwkpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/684246be11e2cd1602d0759854e291d5b75d1da8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9dcbc5d2ccde2dbe0114cad83fba33f74083b28b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7349c4ddd96cbd84a1b7c304b2c2dac2e13f28ae.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e70c38a7d00a95dcec9dbf9bc37d9a62e2e6ff1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06b13ba97fdeed8e37daa2e53ca2b086b4f30d5c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/269d505d8169eb10001e1a34d9c419e14e3445ca.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/331f5645d37e53f34e230c0e9412b7282aae7501.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr-13qldwvlmjnw74x-ctp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rId8oomaszpj85wzobu5pr2i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/" TargetMode="External"/><Relationship Id="rIdwjjpgkciqir5fviuvtgov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/684246be11e2cd1602d0759854e291d5b75d1da8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9dcbc5d2ccde2dbe0114cad83fba33f74083b28b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7349c4ddd96cbd84a1b7c304b2c2dac2e13f28ae.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e70c38a7d00a95dcec9dbf9bc37d9a62e2e6ff1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06b13ba97fdeed8e37daa2e53ca2b086b4f30d5c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/269d505d8169eb10001e1a34d9c419e14e3445ca.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/331f5645d37e53f34e230c0e9412b7282aae7501.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者の車両ナンバーを記録する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>