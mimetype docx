--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr-13qldwvlmjnw74x-ctp">
+      <w:hyperlink w:history="1" r:id="rId5hy05l7hrlbhzn08pyzr3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/register-a-visitors-vehicle/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">車で来る来訪者には、ゲートで誰かが照合しなければならないナンバーがあります。Offision はそれを訪問に記録し、来訪者が受け取るものに印字し、受付にも表示します。ただしそのいずれも、管理者がその場所に対して設定をオンにするまでは存在しません。オンにするまで、項目自体がどこにも表示されません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -755,51 +755,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 来訪者自身が登録する場合</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2 つ目のスイッチがオンなら、予約なしで来た来訪者が自分でナンバーを入力します。ロビー画面の来訪登録フォーム、または自分のスマートフォンの来訪者アプリでです。項目は同じ 2 つで、できあがる記録も同じです。どちらの方法で入力されても受付にはナンバーが表示されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ナンバーの登録は駐車の予約ではありません。来訪者がどの車で来るかを記録するだけで、駐車枠を確保するものではありません。駐車場はリソースとして予約します（</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8oomaszpj85wzobu5pr2i">
+      <w:hyperlink w:history="1" r:id="rIdb6wnhloymkwhszoa2lswh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 来訪者が受け取るもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ナンバーは、その訪問が送るすべてのメッセージに表示されます。</w:t>
@@ -1525,51 +1525,51 @@
         <w:t xml:space="preserve">車の入出庫時刻の記録。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> チェックイン・チェックアウトされるのは訪問であって、車ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約なしの来訪者に受付が尋ねる内容。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それは訪問目的で決まります。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwjjpgkciqir5fviuvtgov">
+      <w:hyperlink w:history="1" r:id="rIdclog8wy522xw_klqzgdz6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約なしで来訪した人を登録する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2000,51 +2000,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr-13qldwvlmjnw74x-ctp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rId8oomaszpj85wzobu5pr2i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/" TargetMode="External"/><Relationship Id="rIdwjjpgkciqir5fviuvtgov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/684246be11e2cd1602d0759854e291d5b75d1da8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9dcbc5d2ccde2dbe0114cad83fba33f74083b28b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7349c4ddd96cbd84a1b7c304b2c2dac2e13f28ae.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e70c38a7d00a95dcec9dbf9bc37d9a62e2e6ff1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06b13ba97fdeed8e37daa2e53ca2b086b4f30d5c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/269d505d8169eb10001e1a34d9c419e14e3445ca.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/331f5645d37e53f34e230c0e9412b7282aae7501.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5hy05l7hrlbhzn08pyzr3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdb6wnhloymkwhszoa2lswh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/" TargetMode="External"/><Relationship Id="rIdclog8wy522xw_klqzgdz6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e5d58b25d447d36dd48f835bdcde583e41caf837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/421522d663def1a43b56d9ebf6a908d20e0ed204.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2ed3678334aed535c9328c941ef9f98fa7150e7c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/458c01e66470eb89d634f9f2c8fe0d7fbf31bab8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/790678bf42672589b050ca9a3fc3cb5ba9a8da27.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d9ddfa3c0d513d451e5f2e471b889bc5beff737.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0b40d0a99c222736996d3434533d7962c1cdf41.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者の車両ナンバーを記録する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>