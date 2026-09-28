--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,99 +26,99 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者ダッシュボードの読み方</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">来訪者ダッシュボードの 4 つの数字がそれぞれ何を数えているか、傾向の矢印が 前の期間とどう比べているか、建物別内訳・主なインサイト・目的別・現地登録の チャートが何を語っているか — そして全体を一度に変える 2 つのフィルタ。</w:t>
+        <w:t xml:space="preserve">来訪者ダッシュボードの 4 つの数字がそれぞれ何を数えているか、傾向の矢印が前の期間とどう比べているか、建物別内訳・主なインサイト・目的別・現地登録のチャートが何を語っているか — そして全体を一度に変える 2 つのフィルタ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbl-8yiwauhwt1jw9is6yd">
+      <w:hyperlink w:history="1" r:id="rIdvfnucgf9xhgc9krrss0wd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/read-the-visitor-dashboard/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ダッシュボードは来訪の期間ビューです。期間を選ぶと、その期間がどうだったか —
 何人来て、何人がたどり着き、何人が現れなかったか、そしてどこへ行ったか — を
 語ります。閲覧専用なので、同じ記録がファイルで必要なら
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvdkmwc8i_fn_kwym6-bdg">
+      <w:hyperlink w:history="1" r:id="rIdgqlkerr6lfwkf0u6xd_bv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者日次レポート</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">か、来訪者バッジの
 リストのエクスポートを使ってください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -679,51 +679,51 @@
       <w:r>
         <w:t xml:space="preserve">トップ 5 のリストが 2 つ。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">常連来訪者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 最も多く来た人、会社名と回数付き —
 と、最も多く招待した従業員の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">招待数が多いユーザー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">です。常連来訪者は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddx70zvdgmzwds74q31tt6">
+      <w:hyperlink w:history="1" r:id="rIdfzhifov0nqxfis9lqkeox">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">長期バッジ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を持つべき業者が浮かび
 上がる場所で、招待数の多いユーザーは、毎日使っている訪問フォームを変える前に
 話しておくべき相手です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2362200"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-dashboard-insights-ja" descr="よく来る人と、よく招く人。" title="よく来る人と、よく招く人。"/>
             <wp:cNvGraphicFramePr>
@@ -793,51 +793,51 @@
         <w:t xml:space="preserve">最後の行は同じ訪問を 2 通りに割ります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪種別分布</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は期間の訪問がどの目的
 を使ったかを示し、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">招待 vs 現地登録</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は予告ありと予告なしの到着を週ごとに
 分けます。ここに一度も現れない目的は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdycdkifx2yi_uk4zzwtefw">
+      <w:hyperlink w:history="1" r:id="rIdsmy7bqhnpgm3hbcgeyr21">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">削除</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の候補。現地登録の割合が
 伸びているのは、招待が省略されているということで、来訪が増えているという
 ことではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3114675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-dashboard-types-ja" descr="期間の訪問が実際に使った目的。" title="期間の訪問が実際に使った目的。"/>
             <wp:cNvGraphicFramePr>
@@ -897,87 +897,87 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページがしないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">エクスポート。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ダッシュボードにダウンロードはありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdslqrdwf3f0lv9aqjbgzh0">
+      <w:hyperlink w:history="1" r:id="rId2okzgc07rabs2obbuax9y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">日次レポート</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">は一日分を、来訪者バッジの
 リストは任意の期間を出せます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2 つのトップ 5 以外で</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">個人名を挙げること</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。人単位の疑問は来訪者バッジの
 リストか</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf3lsex9agcx8g_3qvq_s_">
+      <w:hyperlink w:history="1" r:id="rIdrb5t50m0l63wm-hfwetjf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者の記録</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">へ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1433,51 +1433,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbl-8yiwauhwt1jw9is6yd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdvdkmwc8i_fn_kwym6-bdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIddx70zvdgmzwds74q31tt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdycdkifx2yi_uk4zzwtefw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdslqrdwf3f0lv9aqjbgzh0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdf3lsex9agcx8g_3qvq_s_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f35d036b99c40f0175b596bceda3da930c195b0a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/442ab74d751068c7dbe2455e2780840a6d9c0932.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/899ae8d08ef3b6f5fd1a3a72b5ab439059d0aa4d.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvfnucgf9xhgc9krrss0wd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdgqlkerr6lfwkf0u6xd_bv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdfzhifov0nqxfis9lqkeox" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdsmy7bqhnpgm3hbcgeyr21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rId2okzgc07rabs2obbuax9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdrb5t50m0l63wm-hfwetjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f35d036b99c40f0175b596bceda3da930c195b0a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/442ab74d751068c7dbe2455e2780840a6d9c0932.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/899ae8d08ef3b6f5fd1a3a72b5ab439059d0aa4d.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者ダッシュボードの読み方</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>