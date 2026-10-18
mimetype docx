--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,73 +52,73 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvfnucgf9xhgc9krrss0wd">
+      <w:hyperlink w:history="1" r:id="rIdxucrsnmcncfkwmtoxumi1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/read-the-visitor-dashboard/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ダッシュボードは来訪の期間ビューです。期間を選ぶと、その期間がどうだったか —
 何人来て、何人がたどり着き、何人が現れなかったか、そしてどこへ行ったか — を
 語ります。閲覧専用なので、同じ記録がファイルで必要なら
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgqlkerr6lfwkf0u6xd_bv">
+      <w:hyperlink w:history="1" r:id="rIdqdsia6vnd0nbse1ybgwc3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者日次レポート</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">か、来訪者バッジの
 リストのエクスポートを使ってください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -679,51 +679,51 @@
       <w:r>
         <w:t xml:space="preserve">トップ 5 のリストが 2 つ。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">常連来訪者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 最も多く来た人、会社名と回数付き —
 と、最も多く招待した従業員の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">招待数が多いユーザー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">です。常連来訪者は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfzhifov0nqxfis9lqkeox">
+      <w:hyperlink w:history="1" r:id="rIdv0iadx4ip68khj8kvbgcw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">長期バッジ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を持つべき業者が浮かび
 上がる場所で、招待数の多いユーザーは、毎日使っている訪問フォームを変える前に
 話しておくべき相手です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2362200"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-dashboard-insights-ja" descr="よく来る人と、よく招く人。" title="よく来る人と、よく招く人。"/>
             <wp:cNvGraphicFramePr>
@@ -793,51 +793,51 @@
         <w:t xml:space="preserve">最後の行は同じ訪問を 2 通りに割ります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪種別分布</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は期間の訪問がどの目的
 を使ったかを示し、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">招待 vs 現地登録</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は予告ありと予告なしの到着を週ごとに
 分けます。ここに一度も現れない目的は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsmy7bqhnpgm3hbcgeyr21">
+      <w:hyperlink w:history="1" r:id="rIdxwgkjcavsjthoblsd8wwc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">削除</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の候補。現地登録の割合が
 伸びているのは、招待が省略されているということで、来訪が増えているという
 ことではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3114675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-dashboard-types-ja" descr="期間の訪問が実際に使った目的。" title="期間の訪問が実際に使った目的。"/>
             <wp:cNvGraphicFramePr>
@@ -897,87 +897,87 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページがしないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">エクスポート。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ダッシュボードにダウンロードはありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2okzgc07rabs2obbuax9y">
+      <w:hyperlink w:history="1" r:id="rIdaox_tai0tjfy9c4xbpvwq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">日次レポート</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">は一日分を、来訪者バッジの
 リストは任意の期間を出せます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2 つのトップ 5 以外で</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">個人名を挙げること</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。人単位の疑問は来訪者バッジの
 リストか</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrb5t50m0l63wm-hfwetjf">
+      <w:hyperlink w:history="1" r:id="rIddxunsgoxxh-o5iz8wue2o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者の記録</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">へ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1433,51 +1433,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvfnucgf9xhgc9krrss0wd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdgqlkerr6lfwkf0u6xd_bv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdfzhifov0nqxfis9lqkeox" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdsmy7bqhnpgm3hbcgeyr21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rId2okzgc07rabs2obbuax9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdrb5t50m0l63wm-hfwetjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f35d036b99c40f0175b596bceda3da930c195b0a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/442ab74d751068c7dbe2455e2780840a6d9c0932.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/899ae8d08ef3b6f5fd1a3a72b5ab439059d0aa4d.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxucrsnmcncfkwmtoxumi1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdqdsia6vnd0nbse1ybgwc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdv0iadx4ip68khj8kvbgcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdxwgkjcavsjthoblsd8wwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdaox_tai0tjfy9c4xbpvwq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIddxunsgoxxh-o5iz8wue2o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6477173ce33dc353f3377be16a1dd0c64990627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd4073736a20c21a8d628799d894cfdfa3167910.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89989c5e48ba28f431a81e691b69381e7b3d0961.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者ダッシュボードの読み方</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>