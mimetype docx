--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一日分の来訪者記録をダウンロードする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">来訪者日次レポートは一日の来訪者を表にしたもの — 誰が来て、いつチェックイン してチェックアウトし、誰が招いたか — を Excel か PDF でダウンロードできます。 日の選び方、列の選び方、それぞれのダウンロードに実際に入るもの。</w:t>
+        <w:t xml:space="preserve">来訪者日次レポートは一日の来訪者を表にしたもの — 誰が来て、いつチェックインしてチェックアウトし、誰が招いたか — を Excel か PDF でダウンロードできます。日の選び方、列の選び方、それぞれのダウンロードに実際に入るもの。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-zhzlapgaz2y8bjccq6r0">
+      <w:hyperlink w:history="1" r:id="rIde0-rnowrmn0jpub3cm8th">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/read-the-visiting-daily-report/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者 1 人 1 行、一日分 — 出来事のあとで警備に渡す一覧であり、監査のために
 保管するシートです。完了の形：聞かれた日が画面に出ていて、ファイルが
 ダウンロードされていること。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -313,54 +313,72 @@
         <w:t xml:space="preserve">の列見出しの中 — 語の横のじょうごアイコンです。
 ダッシュボードと同じピッカーで、じょうごに代わって出る × で消すまで
 残り続けます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 列を選ぶ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">列を選択</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">が右側のパネルを開きます。時刻・来訪者・状態は常に表示。建物と
-[...2 lines deleted...]
-並び順はアカウントに記憶されるので、定期的に提出するレポートの形は一度作れば
+        <w:t xml:space="preserve">が右側のパネルを開きます。列は 26 あります。時刻・来訪者・状態は常に
+表示、建物とチェックイン／チェックアウト時間は最初から表示、残りは最初は非表示です。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">最初は非表示なのは記録のほとんどです。来訪者自身の情報——会社、メール、携帯、電話、
+役職、部署、身分証番号、住所、姓と名——、次に招待した同僚とそのメール・社員番号、
+そして訪問目的、ルーム、現地登録の印、来訪者コード、メモ、2 種類の備考です。来訪者と
+招待者の項目は、来訪記録サマリーメールが添付するものと同じなので、メールで見た数字を
+ここでも同じ名前のまま探せます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">選択と並び順はアカウントに記憶されるので、定期的に提出するレポートの形は一度作れば
 済みます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2800350"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-daily-report-columns-ja" descr="非表示の列は「列を選択」のパネルに待機。" title="非表示の列は「列を選択」のパネルに待機。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
@@ -384,131 +402,136 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">非表示の列は「列を選択」のパネルに待機。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">保存した並びは一度だけリセットされます:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+このレポートの列はこれまで 14 でした。残りを加えたことで、以前保存した並びは一度
+だけリセットされます。新しい列は非表示で入ってくるので、何かをオンにするまで
+レポートはこれまでどおりに見えます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. ダウンロードする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ダウンロード</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">には 2 つの形式があり、違いはファイル形式だけではありません：</w:t>
+        <w:t xml:space="preserve">には 2 つの形式があり、どちらも選んだ列にしたがいます：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Excelでダウンロード</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — 常に</w:t>
-[...10 lines deleted...]
-その日の名前のシートに。</w:t>
+        <w:t xml:space="preserve"> — あなたの列を、並べた順で、その日の名前のシートに。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PDFをダウンロード</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — </w:t>
-[...10 lines deleted...]
-並び。メモや備考の列を他人に見せたくないときに渡すのはこちらです。</w:t>
+        <w:t xml:space="preserve"> — 見えているままの表の印刷。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">列を隠せばダウンロードからも消えます。メモや備考を、他の人が開くファイルに
+載せずに済むのはそのためです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">その日が空のあいだボタンは無効です — 空の日は何もダウンロードされず、それが
 「来訪者ゼロ」と「フィルタ違い」の見分け方でもあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">確認</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ファイルを開き、最後の行をフッターの合計と見比べてください。行が思ったより
@@ -951,51 +974,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-zhzlapgaz2y8bjccq6r0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/532b65b30268df81e14835b9c5d0f3b6f33c4501.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d06b38c3a5b5d16df0e6ca82713ea4413b163b7d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde0-rnowrmn0jpub3cm8th" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/532b65b30268df81e14835b9c5d0f3b6f33c4501.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d06b38c3a5b5d16df0e6ca82713ea4413b163b7d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>一日分の来訪者記録をダウンロードする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>