--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde0-rnowrmn0jpub3cm8th">
+      <w:hyperlink w:history="1" r:id="rIdsomnmhcjiux1vlwknvq_4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/read-the-visiting-daily-report/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者 1 人 1 行、一日分 — 出来事のあとで警備に渡す一覧であり、監査のために
 保管するシートです。完了の形：聞かれた日が画面に出ていて、ファイルが
 ダウンロードされていること。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -974,51 +974,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde0-rnowrmn0jpub3cm8th" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/532b65b30268df81e14835b9c5d0f3b6f33c4501.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d06b38c3a5b5d16df0e6ca82713ea4413b163b7d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsomnmhcjiux1vlwknvq_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf8ab73daf5cfd990473201287ecf85f466d9a88.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c7235eb4a6c9d3ce4772f2cba66c3d1422ac546.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>一日分の来訪者記録をダウンロードする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>