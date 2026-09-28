--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,106 +26,106 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建物を来訪者に開放する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ただ存在する建物を、ゲストを招待できる建物にするまで: 来訪者の招待を有効にし、 訪問ポリシーと営業時間を与え、受付担当者を指名し、フロア・ルーム・駐車場を開放 して、月ごとの来訪者数がどこにあるかを知る。</w:t>
+        <w:t xml:space="preserve">ただ存在する建物を、ゲストを招待できる建物にするまで: 来訪者の招待を有効にし、訪問ポリシーと営業時間を与え、受付担当者を指名し、フロア・ルーム・駐車場を開放して、月ごとの来訪者数がどこにあるかを知る。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdidicn2k_vegahas8hxrdf">
+      <w:hyperlink w:history="1" r:id="rIdoteabbbohvhxgim1zluap">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/open-a-building-to-visitors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 建物 — 開放する予定のフロアとルームも — がディレクトリに存在している必要が
 あります:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqb4md3x8qim2bpv_ooo-h">
+      <w:hyperlink w:history="1" r:id="rIdy2fzgutnkm0ouhguqwx7d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建物とフロアを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照
 してください。Visitor Management への書き込み権限も必要です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 来訪者の招待を有効にする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -269,75 +269,75 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 最初のページで開きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問ポリシー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はここでの訪問のルールセットです:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzcherb9-oaidzauhmzr07">
+      <w:hyperlink w:history="1" r:id="rId7uadlhlkkum08cjyzoxe_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">承認</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が要るか、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_cwdiospyzz5ytyiedsxj">
+      <w:hyperlink w:history="1" r:id="rIddht3fim81gjzlzppgaobg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">車両を記録する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">か、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdazb3je9_wkwpxullcaxna">
+      <w:hyperlink w:history="1" r:id="rIdwgcfljnchhs4apqcnswtd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">バッジのコード</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">がどう振る舞うか。
 ポリシーは共有です — 既存のものを選ぶか、ここから追加します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -439,51 +439,51 @@
 できます。ここに名前のある全員がアプリでこの建物の受付を開け、この建物の来訪者
 だけが見えます。どこでもそうであるのと同じ理由で、あればユーザーグループを選んで
 ください — 個人で指名すると、その人が異動した日に受付は静かに止まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どの建物にも指名されていない受付スタッフには、受付の代わりに
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">管理コンソールのどの受信設定にも設定されません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が表示されます — 誰かが
 Reception を開けないときに最初に確認する点です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb2-euivcbubegqizwxwuy">
+      <w:hyperlink w:history="1" r:id="rIdk8w13j49s7lpq5znnifra">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインインして受付を開く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-location-form-receptionist-ja" descr="受付担当者: この建物の受付に立つ人とグループ。" title="受付担当者: この建物の受付に立つ人とグループ。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -570,51 +570,66 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">駐車場</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — は建物がすでに持っている
 もののチェックリストです。チェックしたものが、来訪者を招待するときの選択肢に
 なります: 建物だけ、その 1 フロア、あるいは 1 室。訪問先として選ばれたルームは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問がある場所</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">を言うだけで、ルームの予約ではありません。</w:t>
+        <w:t xml:space="preserve">を言うだけで、ルームの予約ではありません。そしてこのチェックが、
+その来訪者がチェックインしたときにロビーの画面が目的地を表示できるかどうかを
+決めます。ここでチェックされていないルームは訪問と一緒に引き継がれず、来訪者には
+簡単な完了画面が出ます —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIduwaun3n0fgs1cjao1tvsc">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">来訪者を訪問先のルームまで案内する</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで何も開放しなくてもかまいません。その場合、招待フォームの答えは建物その
 ものだけになり、建物内の精度が問題にならないサイトには合っています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-location-form-floors-ja" descr="フロア: 来訪者を招待できる場所にチェックを入れる。ルームと駐車場も同じ仕組み。" title="フロア: 来訪者を招待できる場所にチェックを入れる。ルームと駐車場も同じ仕組み。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1204,51 +1219,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdidicn2k_vegahas8hxrdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rIdqb4md3x8qim2bpv_ooo-h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdzcherb9-oaidzauhmzr07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId_cwdiospyzz5ytyiedsxj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdazb3je9_wkwpxullcaxna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdb2-euivcbubegqizwxwuy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc91daa47155bad1cb5e5df26727b444bab56978.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11d9718c3c51639b53ab84fd08bf9270e3880225.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24b377df8f9a01dc955c455e9c686f0986451f94.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoteabbbohvhxgim1zluap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rIdy2fzgutnkm0ouhguqwx7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rId7uadlhlkkum08cjyzoxe_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIddht3fim81gjzlzppgaobg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdwgcfljnchhs4apqcnswtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdk8w13j49s7lpq5znnifra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIduwaun3n0fgs1cjao1tvsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc91daa47155bad1cb5e5df26727b444bab56978.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11d9718c3c51639b53ab84fd08bf9270e3880225.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24b377df8f9a01dc955c455e9c686f0986451f94.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>建物を来訪者に開放する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>