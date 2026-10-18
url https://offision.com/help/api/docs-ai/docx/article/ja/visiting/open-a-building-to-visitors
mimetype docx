--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -42,90 +42,103 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ただ存在する建物を、ゲストを招待できる建物にするまで: 来訪者の招待を有効にし、訪問ポリシーと営業時間を与え、受付担当者を指名し、フロア・ルーム・駐車場を開放して、月ごとの来訪者数がどこにあるかを知る。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-10-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoteabbbohvhxgim1zluap">
+      <w:hyperlink w:history="1" r:id="rIdqfjmggbwwdpnj_dfjce19">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/open-a-building-to-visitors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-location (訪問先)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 建物 — 開放する予定のフロアとルームも — がディレクトリに存在している必要が
 あります:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy2fzgutnkm0ouhguqwx7d">
+      <w:hyperlink w:history="1" r:id="rIdvcm4t6rpfnyysqvnmzpzv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建物とフロアを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照
 してください。Visitor Management への書き込み権限も必要です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 来訪者の招待を有効にする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -150,63 +163,50 @@
       <w:r>
         <w:t xml:space="preserve"> の 1 つだけ — これを押します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建物を後で受け入れから外すのも同じパネルです: 一番下の
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者の招待を無効にする</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
-[...11 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. ポリシーと営業時間を与える</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建物を有効にしたら、パネルの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編集</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を押します。ダイアログの設定は左側の
 ページに分かれています — </w:t>
       </w:r>
       <w:r>
@@ -269,75 +269,75 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 最初のページで開きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問ポリシー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はここでの訪問のルールセットです:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7uadlhlkkum08cjyzoxe_">
+      <w:hyperlink w:history="1" r:id="rIdzjqioewyitpacsefrm5aw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">承認</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が要るか、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddht3fim81gjzlzppgaobg">
+      <w:hyperlink w:history="1" r:id="rId8ksv6qia51hqik2xq59bl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">車両を記録する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">か、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwgcfljnchhs4apqcnswtd">
+      <w:hyperlink w:history="1" r:id="rId1rtc4jm2eylqw5scen2f2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">バッジのコード</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">がどう振る舞うか。
 ポリシーは共有です — 既存のものを選ぶか、ここから追加します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -392,98 +392,187 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">設定ページ: 訪問ポリシーと営業時間。結果のタイムゾーンが下に明記される。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">同じ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">設定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ページの</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">訪問目的</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">で</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">すべて</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">または</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">指定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を選びます。指定時は</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">目的を指定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">で 1 件以上を選び、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">デフォルトの目的</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">は提供する目的または</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">デフォルトなし</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">にします。1 件だけなら自動選択され、複数ありデフォルトがなければ社員が選びます。保存後、この建物の招待で一覧と初期選択を確認します。</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdzqxzsrdmyqlmlgcikgaih">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">建物のデフォルトと目的の削除</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">も参照してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 受付担当者を指名する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2 番目のページ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">受付担当者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> には、ユーザーとユーザーグループをまとめて指定
 できます。ここに名前のある全員がアプリでこの建物の受付を開け、この建物の来訪者
 だけが見えます。どこでもそうであるのと同じ理由で、あればユーザーグループを選んで
 ください — 個人で指名すると、その人が異動した日に受付は静かに止まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どの建物にも指名されていない受付スタッフには、受付の代わりに
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">管理コンソールのどの受信設定にも設定されません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が表示されます — 誰かが
 Reception を開けないときに最初に確認する点です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk8w13j49s7lpq5znnifra">
+      <w:hyperlink w:history="1" r:id="rIdh_yyjs71zvbcvsciiiygd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインインして受付を開く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-location-form-receptionist-ja" descr="受付担当者: この建物の受付に立つ人とグループ。" title="受付担当者: この建物の受付に立つ人とグループ。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -576,51 +665,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">駐車場</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — は建物がすでに持っている
 もののチェックリストです。チェックしたものが、来訪者を招待するときの選択肢に
 なります: 建物だけ、その 1 フロア、あるいは 1 室。訪問先として選ばれたルームは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問がある場所</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を言うだけで、ルームの予約ではありません。そしてこのチェックが、
 その来訪者がチェックインしたときにロビーの画面が目的地を表示できるかどうかを
 決めます。ここでチェックされていないルームは訪問と一緒に引き継がれず、来訪者には
 簡単な完了画面が出ます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduwaun3n0fgs1cjao1tvsc">
+      <w:hyperlink w:history="1" r:id="rIdkwx59d8p3w2sri9x2g6rz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を訪問先のルームまで案内する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで何も開放しなくてもかまいません。その場合、招待フォームの答えは建物その
 ものだけになり、建物内の精度が問題にならないサイトには合っています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -1219,51 +1308,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoteabbbohvhxgim1zluap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rIdy2fzgutnkm0ouhguqwx7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rId7uadlhlkkum08cjyzoxe_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIddht3fim81gjzlzppgaobg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdwgcfljnchhs4apqcnswtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdk8w13j49s7lpq5znnifra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIduwaun3n0fgs1cjao1tvsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc91daa47155bad1cb5e5df26727b444bab56978.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11d9718c3c51639b53ab84fd08bf9270e3880225.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24b377df8f9a01dc955c455e9c686f0986451f94.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqfjmggbwwdpnj_dfjce19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rIdvcm4t6rpfnyysqvnmzpzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdzjqioewyitpacsefrm5aw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId8ksv6qia51hqik2xq59bl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rId1rtc4jm2eylqw5scen2f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdzqxzsrdmyqlmlgcikgaih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdh_yyjs71zvbcvsciiiygd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdkwx59d8p3w2sri9x2g6rz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82f7ad43c0e5a15462f2ad3bae34019ab73509f5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ede4e11fe5bffa5c1cbc17cab5ecbefddcd6f95f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c52671df5122a26c09c109c1c70d3df8fdc3f10.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>建物を来訪者に開放する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>