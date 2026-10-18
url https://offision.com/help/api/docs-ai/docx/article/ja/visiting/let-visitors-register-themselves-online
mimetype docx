--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaku3dpcspmmbcxjbdgldb">
+      <w:hyperlink w:history="1" r:id="rIdenvcvdpoya4bo7lmdv6iu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/let-visitors-register-themselves-online/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">招待のない来訪者は、受付に並ぶかわりに自分のスマートフォンで登録できます。コードを
 読み取り、受付係が代わりに打ち込んでいたはずの質問に答え、送信した時点で入館が
 認められます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -231,51 +231,51 @@
         <w:t xml:space="preserve">有効にすると </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者自己登録ページ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のアドレス、それを開くボタン、そして
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">QR コード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> をダウンロードするボタンが現れます。配布手段はこの QR コードが
 すべてです。ロビー用に印刷するか、ロビーの画面に出します —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkipf_nrp8bsisoupjt5ac">
+      <w:hyperlink w:history="1" r:id="rIdqcxhmumqvpwnytylmx6l-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者向けロビー画面を用意する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。ウォークイン QR ウィジェットは同じコードを描き、自動で
 入れ替えてくれます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 来訪者が選べるものを決める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -695,94 +695,94 @@
         <w:t xml:space="preserve">このページは質問を決めません。質問はすでに設定した三つの画面から来ており、受付で
 尋ねるのとまったく同じ内容が来訪者にも尋ねられます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問目的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が、必須の情報、写真を撮るかどうか、どの規約を出すか、どの
 アンケートに答えるかを決めます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqodlcptqdde5-6nd7lpcf">
+      <w:hyperlink w:history="1" r:id="rId53ghu8ulzypaxsfltu9iz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問目的を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。ここで出るのは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者自己登録規約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> であって、事前登録の規約ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者招待フォーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が独自の質問を足します —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmujzail68nv8z2ju5tsrl">
+      <w:hyperlink w:history="1" r:id="rIdwyrcp_lw88hb5y2mu_h2p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者招待フォームの設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。項目がこの画面に
 届くのは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者のウォークインフォームへの入力を有効に</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> がオンのときだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -1131,83 +1131,83 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">事前登録とは別物です。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> そちらは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">招待済み</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の来訪者がバッジメールから開く
 リンクで、尋ねる内容も違います — 本人の情報、規約、アンケートだけで、来訪者招待
 フォームの質問は一つもありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj_ytxq_uxgfcxp6kzsd1_">
+      <w:hyperlink w:history="1" r:id="rIdtvpwblvmkvtbcmpcdkbli">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">バッジがいつから、いつまで使えるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">常連の入力を短くはしません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それは長期来訪者バッジの役目です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz2chuf5biqmvmmtwzh5kn">
+      <w:hyperlink w:history="1" r:id="rIdhcad_qfkgokytr3axouzs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">業者に長期来訪者バッジを渡す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1638,51 +1638,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdaku3dpcspmmbcxjbdgldb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/let-visitors-register-themselves-online/" TargetMode="External"/><Relationship Id="rIdkipf_nrp8bsisoupjt5ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdqodlcptqdde5-6nd7lpcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdmujzail68nv8z2ju5tsrl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdj_ytxq_uxgfcxp6kzsd1_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdz2chuf5biqmvmmtwzh5kn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dec610fe93b1c05673d1dbf6da961f675bf663fe.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/26e202a9d20215764e508cc3aeb903c41fd9a16a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3846ea337161914987fbfbf3ad416c83bc0244cd.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdenvcvdpoya4bo7lmdv6iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/let-visitors-register-themselves-online/" TargetMode="External"/><Relationship Id="rIdqcxhmumqvpwnytylmx6l-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId53ghu8ulzypaxsfltu9iz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdwyrcp_lw88hb5y2mu_h2p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdtvpwblvmkvtbcmpcdkbli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdhcad_qfkgokytr3axouzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c1ba9a8e6c32b630c928b476aa0c67262c34808.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f641cc2e36b095785713b32e073a1b98226bdf2c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7672ec638840ae6bff6735fd5db885c0fee662ef.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者に自分で登録してもらう</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>