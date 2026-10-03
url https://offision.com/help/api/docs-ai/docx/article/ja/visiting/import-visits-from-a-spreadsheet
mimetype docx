--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,110 +26,110 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">スプレッドシートから来訪予約をインポートする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">来訪者招待のカレンダーで Excel から来訪予約を一括作成します。1行に1名、 同じ来訪IDで複数の来訪者を1件にまとめ、作成前のプレビューは要確認の行 だけを指摘します。</w:t>
+        <w:t xml:space="preserve">来訪者招待のカレンダーで Excel から来訪予約を一括作成します。1行に1名、同じ来訪IDで複数の来訪者を1件にまとめ、作成前のプレビューは要確認の行だけを指摘します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdza4laapgzcd75yyhcrsga">
+      <w:hyperlink w:history="1" r:id="rIdpxyp1n8mqxff-rjnnhxop">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/import-visits-from-a-spreadsheet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1行が1名の来訪者、1つのファイルで一団まるごと — 来訪者招待カレンダーの
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">インポート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は Excel シートから来訪予約を作成します。招待状、承認、
 バッジ、チェックインは、1件ずつ手で作った場合とまったく同じに動きます。
 カンファレンスのゲスト一覧を流し込む方法であり、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdedzekkmgb1jreukoeewgo">
+      <w:hyperlink w:history="1" r:id="rIdx6gz6aubf0v-0jxpwwm6a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">他システムからの移行</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で
 予定済みの来訪を持ち込む方法でもあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1989,51 +1989,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">この国番号は来訪者管理設定で有効になっていません</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5616"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">番号の国が許可リストにない — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdsdj64blrhsxebyaxoptys">
+            <w:hyperlink w:history="1" r:id="rIdsdyygg-0famjc-7tvp8_l">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">追加する</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3744"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -2230,64 +2230,64 @@
         </w:rPr>
         <w:t xml:space="preserve">行 … は作成できませんでした。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 その行だけシートに戻してもう一周すれば、残りはすでに登録済みです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新しい来訪予約はダイアログの背後のカレンダーにあります。ここから先は
 ふつうの来訪予約です:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1rkxwprj1zaoan01udlqh">
+      <w:hyperlink w:history="1" r:id="rIdx2v44ddw2k4rvf0owtn9h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">承認</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">はルールどおりに
 走り、承認されると招待状が送られ、来訪者は他のゲストと同じように
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhul6bho_movft92xhrqme">
+      <w:hyperlink w:history="1" r:id="rId91hd7uzirr0ctfl0nzypo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">受付</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に到着します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事が扱わないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -2326,51 +2326,51 @@
         <w:t xml:space="preserve">と長期バッジ
 保有者のための別のインポートがあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アプリ側のグループ招待。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 自分のゲストを招く従業員には、Offision
 アプリの招待フォームにインポートがあります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrzerjasnwwsidq-6cdxmq">
+      <w:hyperlink w:history="1" r:id="rIdvqiwhypebdrdpmyu_8t7z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を招待する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2795,51 +2795,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdza4laapgzcd75yyhcrsga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/import-visits-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdedzekkmgb1jreukoeewgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdsdj64blrhsxebyaxoptys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rId1rkxwprj1zaoan01udlqh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdhul6bho_movft92xhrqme" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdrzerjasnwwsidq-6cdxmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/invite-a-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44651b800740fdf0f8420ae9ae631dbcc9da1519.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/98c8b0391eb70a2161672e93e8e42441fbd985e5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0158f87dea7463ba9e48fdca967215b7a8db9474.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7140fa16238908eba0fc4cfd28837fd9ffcd8c6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd42f413889d29afed7459bc8df69928fa95ce14.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee9286dc2ca346954ef20d17fa00751d7e2c2195.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a95dbcbe630fd1cce8e4e474b5479604d8125928.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpxyp1n8mqxff-rjnnhxop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/import-visits-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdx6gz6aubf0v-0jxpwwm6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdsdyygg-0famjc-7tvp8_l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rIdx2v44ddw2k4rvf0owtn9h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId91hd7uzirr0ctfl0nzypo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdvqiwhypebdrdpmyu_8t7z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/invite-a-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02973d07b0a0074b73a29ee9efee28e26084a4ad.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/98c8b0391eb70a2161672e93e8e42441fbd985e5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0158f87dea7463ba9e48fdca967215b7a8db9474.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7140fa16238908eba0fc4cfd28837fd9ffcd8c6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd42f413889d29afed7459bc8df69928fa95ce14.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee9286dc2ca346954ef20d17fa00751d7e2c2195.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a95dbcbe630fd1cce8e4e474b5479604d8125928.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>スプレッドシートから来訪予約をインポートする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>