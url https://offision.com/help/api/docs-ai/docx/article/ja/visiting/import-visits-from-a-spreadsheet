--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,84 +52,84 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpxyp1n8mqxff-rjnnhxop">
+      <w:hyperlink w:history="1" r:id="rIdfbl4snx7cykt_hplibt4a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/import-visits-from-a-spreadsheet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1行が1名の来訪者、1つのファイルで一団まるごと — 来訪者招待カレンダーの
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">インポート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は Excel シートから来訪予約を作成します。招待状、承認、
 バッジ、チェックインは、1件ずつ手で作った場合とまったく同じに動きます。
 カンファレンスのゲスト一覧を流し込む方法であり、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx6gz6aubf0v-0jxpwwm6a">
+      <w:hyperlink w:history="1" r:id="rId06u-1knimfjjrn77hkx3h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">他システムからの移行</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で
 予定済みの来訪を持ち込む方法でもあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1989,51 +1989,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">この国番号は来訪者管理設定で有効になっていません</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5616"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">番号の国が許可リストにない — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdsdyygg-0famjc-7tvp8_l">
+            <w:hyperlink w:history="1" r:id="rId3up_fjzmfarrkc5kzuu8f">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">追加する</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3744"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -2230,64 +2230,64 @@
         </w:rPr>
         <w:t xml:space="preserve">行 … は作成できませんでした。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 その行だけシートに戻してもう一周すれば、残りはすでに登録済みです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新しい来訪予約はダイアログの背後のカレンダーにあります。ここから先は
 ふつうの来訪予約です:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx2v44ddw2k4rvf0owtn9h">
+      <w:hyperlink w:history="1" r:id="rIdzuxxw3vafcben0dg0jdli">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">承認</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">はルールどおりに
 走り、承認されると招待状が送られ、来訪者は他のゲストと同じように
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId91hd7uzirr0ctfl0nzypo">
+      <w:hyperlink w:history="1" r:id="rIdxzmtryrv3glwenrst8dz2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">受付</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に到着します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事が扱わないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -2326,51 +2326,51 @@
         <w:t xml:space="preserve">と長期バッジ
 保有者のための別のインポートがあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アプリ側のグループ招待。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 自分のゲストを招く従業員には、Offision
 アプリの招待フォームにインポートがあります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvqiwhypebdrdpmyu_8t7z">
+      <w:hyperlink w:history="1" r:id="rId7efils0uelfyspqi5i4s9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を招待する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2795,51 +2795,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpxyp1n8mqxff-rjnnhxop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/import-visits-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdx6gz6aubf0v-0jxpwwm6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdsdyygg-0famjc-7tvp8_l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rIdx2v44ddw2k4rvf0owtn9h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId91hd7uzirr0ctfl0nzypo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdvqiwhypebdrdpmyu_8t7z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/invite-a-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02973d07b0a0074b73a29ee9efee28e26084a4ad.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/98c8b0391eb70a2161672e93e8e42441fbd985e5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0158f87dea7463ba9e48fdca967215b7a8db9474.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7140fa16238908eba0fc4cfd28837fd9ffcd8c6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd42f413889d29afed7459bc8df69928fa95ce14.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee9286dc2ca346954ef20d17fa00751d7e2c2195.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a95dbcbe630fd1cce8e4e474b5479604d8125928.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfbl4snx7cykt_hplibt4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/import-visits-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId06u-1knimfjjrn77hkx3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rId3up_fjzmfarrkc5kzuu8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rIdzuxxw3vafcben0dg0jdli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdxzmtryrv3glwenrst8dz2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rId7efils0uelfyspqi5i4s9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/invite-a-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/99bf4489c3e2e865f95962ec26f448d09c911174.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1004380f6727e5f34581ca1e1d5869945f9b1bb6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19edc3a5953321a514d0170ba399b6f853e7c75a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f83824184b6bbdbaffb076c192fbc7d9edf6b694.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aaa1aa38eb8871156c3f6d91ab7c731a85cbb1dc.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/964a2812ffebc67de9782ee1cadc91f79a134b4f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f01c907d03dc5ba3278b717f3c965a5375d314c4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>スプレッドシートから来訪予約をインポートする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>