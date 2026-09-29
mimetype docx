--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">業者に長期来訪者バッジを発行する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">繰り返し訪れる人 — 工事業者、清掃スタッフ、派遣の技術者 — のための常設パスです。 予約にも訪問先の担当者にも紐づかず、ロビーの掲示板ではウォークインの入力画面が ほぼ入力済みの1画面に置き換わります。</w:t>
+        <w:t xml:space="preserve">繰り返し訪れる人 — 工事業者、清掃スタッフ、派遣の技術者 — のための常設パスです。予約にも訪問先の担当者にも紐づかず、ロビーの掲示板ではウォークインの入力画面がほぼ入力済みの1画面に置き換わります。発行するときに、終わり方となる有効期間も決めておきます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt-hqvbtdaorjjzxjzy4sg">
+      <w:hyperlink w:history="1" r:id="rIdp4fuzvmu71kqpszbblzs7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/give-a-contractor-a-long-term-badge/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者とはいえ、実質的にそうではない人がいます。週に3日出入りする工事業者、清掃
 会社、エレベーターが止まるたびに派遣されてくる技術者 — こうした人を毎回ゼロから
 登録するのは、仕事のかたちとして誤っています。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -116,61 +116,82 @@
       <w:r>
         <w:t xml:space="preserve">これによって変わるのは到着時の体験です。バッジを持つ人がロビーの掲示板でコードを
 読み取らせると、通常のウォークイン入力画面ではなく、ほぼ入力済みの1画面 —
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">簡単登録</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — が開きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">複数の日にまたがって使える唯一のバッジでもあります。招待に紐づくバッジが人を通すのは
 その訪問の当日だけで、メールをいつ送ったかは関係ありません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdibfnzqfchx43dy_g-svet">
+      <w:hyperlink w:history="1" r:id="rIdro7h4r9n2li403v9l3lim">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジが使えるようになる日、使えなくなる日</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">バッジの終わり方は3通りあり、いずれも意図して行うものです。有効期間が切れる、誰かが
+停止する、誰かが削除する —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdiepuppvppcprzrs2jotkt">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">使えなくすべき長期来訪者バッジを止める</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3762375"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="badge-valid-for-a-period-ja" descr="一度だけ発行された長期来訪者バッジが、9月1日から12月31日までの有効期間の上に示されている。期間内の4回の来訪はいずれも入館が認められ、期間終了後の1月14日の5回目の来訪は同じコードでも拒否される。" title="一度だけ発行された長期来訪者バッジが、9月1日から12月31日までの有効期間の上に示されている。期間内の4回の来訪はいずれも入館が認められ、期間終了後の1月14日の5回目の来訪は同じコードでも拒否される。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -315,50 +336,63 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">長期来訪者バッジの一覧。作成ボタンの隣にインポートがある。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitor-regular-badge (長期来訪者バッジ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">入力項目は意図的に少なくしてあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電子メール</w:t>
@@ -1297,594 +1331,50 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">掲示板が</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者の記録が見つかりません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と応答した場合、コードそのものが認識されて
 いません。バッジが停止されていないか、有効期間を過ぎていないかを確認してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">発行したあとの管理</w:t>
-[...542 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">長期来訪者バッジができないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">顧客に提案する前に読む節です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">扉は開きません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 長期来訪者バッジはロビーで人を識別するものであり、それ自体は
 入退室権限を与えません。扉の権限は別の仕組みです。</w:t>
@@ -1931,83 +1421,124 @@
         <w:t xml:space="preserve">で
 示すと、その時点で進行中の来訪がない限り</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者の記録が見つかりません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と表示されます
 — 常設パスには、閉じるべき来訪がそれ自体としては存在しないためです。チェックアウトは
 バッジではなく来訪に属する操作です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">書類は集めません。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 長期来訪者バッジでの入館は、ほかの来訪者が必ず通る来訪者
+アンケートと規約への同意をまるごと飛ばします。つまり業者は来訪のたびに安全教育を
+確認し直さなくなります。その確認こそが目的であれば、通常どおり招待し、質問は訪問
+目的に持たせてください —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId_tsxkhjh_zarfwp5rjcpm">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">来訪者アンケートを作成する</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を参照。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">それだけではウォレットパスになりません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Apple と Google のボタンがメールに
 現れるのは、モバイルパス機能が有効な場合だけです。なくても、コードと
 QRコードでじゅうぶんに機能します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">期間のないバッジは常に有効:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">時間制限なし</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">のままにするのは、文字どおりの意味です。誰かが停止するか削除するまで、
-そのバッジは使えます。期間の決まった契約の業者には、契約に合わせて期間を設定して
+        <w:t xml:space="preserve">のままにするのは、文字どおりの意味です。誰かが
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdzr2eqx1nvnwmqvrybswus">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">停止するか削除する</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">まで、そのバッジは使えます。期間の決まった契約の業者には、契約に合わせて期間を設定して
 ください。自動的に切れる期限のほうが、覚えていることに頼る期限より確実です。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -2424,51 +1955,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdt-hqvbtdaorjjzxjzy4sg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdibfnzqfchx43dy_g-svet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c4ef2b33a53044d3bd11d7e2f685a703e44228a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f56a6b32e287db555a916eace4965f2446d6e0eb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d2b9f3334d73e4675beac735038fbbe7eb1fb5c8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48831484081e4a791664af152b0d114efe67a11c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f01293e6fa4da232662f4bf90fcaec0c7bf04d2b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/155ea8efc0d82e470159b939f94808f44214fd0b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp4fuzvmu71kqpszbblzs7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdro7h4r9n2li403v9l3lim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdiepuppvppcprzrs2jotkt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId_tsxkhjh_zarfwp5rjcpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdzr2eqx1nvnwmqvrybswus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c4ef2b33a53044d3bd11d7e2f685a703e44228a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f56a6b32e287db555a916eace4965f2446d6e0eb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d2b9f3334d73e4675beac735038fbbe7eb1fb5c8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48831484081e4a791664af152b0d114efe67a11c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f01293e6fa4da232662f4bf90fcaec0c7bf04d2b.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>業者に長期来訪者バッジを発行する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>