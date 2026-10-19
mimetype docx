--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp4fuzvmu71kqpszbblzs7">
+      <w:hyperlink w:history="1" r:id="rId2nma4sswdapoflm-rbqau">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/give-a-contractor-a-long-term-badge/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者とはいえ、実質的にそうではない人がいます。週に3日出入りする工事業者、清掃
 会社、エレベーターが止まるたびに派遣されてくる技術者 — こうした人を毎回ゼロから
 登録するのは、仕事のかたちとして誤っています。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -116,73 +116,73 @@
       <w:r>
         <w:t xml:space="preserve">これによって変わるのは到着時の体験です。バッジを持つ人がロビーの掲示板でコードを
 読み取らせると、通常のウォークイン入力画面ではなく、ほぼ入力済みの1画面 —
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">簡単登録</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — が開きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">複数の日にまたがって使える唯一のバッジでもあります。招待に紐づくバッジが人を通すのは
 その訪問の当日だけで、メールをいつ送ったかは関係ありません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdro7h4r9n2li403v9l3lim">
+      <w:hyperlink w:history="1" r:id="rId2orzow30g3kme6w2s3c28">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジが使えるようになる日、使えなくなる日</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">バッジの終わり方は3通りあり、いずれも意図して行うものです。有効期間が切れる、誰かが
 停止する、誰かが削除する —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiepuppvppcprzrs2jotkt">
+      <w:hyperlink w:history="1" r:id="rIdm2cxnmobf-gpoaltjb40b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使えなくすべき長期来訪者バッジを止める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3762375"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="badge-valid-for-a-period-ja" descr="一度だけ発行された長期来訪者バッジが、9月1日から12月31日までの有効期間の上に示されている。期間内の4回の来訪はいずれも入館が認められ、期間終了後の1月14日の5回目の来訪は同じコードでも拒否される。" title="一度だけ発行された長期来訪者バッジが、9月1日から12月31日までの有効期間の上に示されている。期間内の4回の来訪はいずれも入館が認められ、期間終了後の1月14日の5回目の来訪は同じコードでも拒否される。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1430,51 +1430,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と表示されます
 — 常設パスには、閉じるべき来訪がそれ自体としては存在しないためです。チェックアウトは
 バッジではなく来訪に属する操作です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">書類は集めません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 長期来訪者バッジでの入館は、ほかの来訪者が必ず通る来訪者
 アンケートと規約への同意をまるごと飛ばします。つまり業者は来訪のたびに安全教育を
 確認し直さなくなります。その確認こそが目的であれば、通常どおり招待し、質問は訪問
 目的に持たせてください —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_tsxkhjh_zarfwp5rjcpm">
+      <w:hyperlink w:history="1" r:id="rIdltclf-fuon9ydiw4wjuxz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者アンケートを作成する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">それだけではウォレットパスになりません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Apple と Google のボタンがメールに
 現れるのは、モバイルパス機能が有効な場合だけです。なくても、コードと
@@ -1485,51 +1485,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">期間のないバッジは常に有効:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">時間制限なし</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のままにするのは、文字どおりの意味です。誰かが
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzr2eqx1nvnwmqvrybswus">
+      <w:hyperlink w:history="1" r:id="rId0oiqlbiojcaehryeuz3n2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">停止するか削除する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">まで、そのバッジは使えます。期間の決まった契約の業者には、契約に合わせて期間を設定して
 ください。自動的に切れる期限のほうが、覚えていることに頼る期限より確実です。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1955,51 +1955,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp4fuzvmu71kqpszbblzs7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdro7h4r9n2li403v9l3lim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdiepuppvppcprzrs2jotkt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId_tsxkhjh_zarfwp5rjcpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdzr2eqx1nvnwmqvrybswus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c4ef2b33a53044d3bd11d7e2f685a703e44228a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f56a6b32e287db555a916eace4965f2446d6e0eb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d2b9f3334d73e4675beac735038fbbe7eb1fb5c8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48831484081e4a791664af152b0d114efe67a11c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f01293e6fa4da232662f4bf90fcaec0c7bf04d2b.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2nma4sswdapoflm-rbqau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId2orzow30g3kme6w2s3c28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdm2cxnmobf-gpoaltjb40b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdltclf-fuon9ydiw4wjuxz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rId0oiqlbiojcaehryeuz3n2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64bd2e967014a7cbc70f9615386dd63e42565f98.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/35c1c8db5c4d81cfd68fbac9d8b7a16eca5fd9c3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c65b65b1ab0ad25ab157e1bc2a6da52e22f60d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd9a44fbf76a2d858cc68b5fb4a45fdb3c0ab331.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6dda485b97faa18eb3725f5c6c7bb2cedf12b7d5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>業者に長期来訪者バッジを発行する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>