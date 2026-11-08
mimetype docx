--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2nma4sswdapoflm-rbqau">
+      <w:hyperlink w:history="1" r:id="rIdgyzihgpvztoyhowrpu1hp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/give-a-contractor-a-long-term-badge/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者とはいえ、実質的にそうではない人がいます。週に3日出入りする工事業者、清掃
 会社、エレベーターが止まるたびに派遣されてくる技術者 — こうした人を毎回ゼロから
 登録するのは、仕事のかたちとして誤っています。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -116,73 +116,73 @@
       <w:r>
         <w:t xml:space="preserve">これによって変わるのは到着時の体験です。バッジを持つ人がロビーの掲示板でコードを
 読み取らせると、通常のウォークイン入力画面ではなく、ほぼ入力済みの1画面 —
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">簡単登録</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — が開きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">複数の日にまたがって使える唯一のバッジでもあります。招待に紐づくバッジが人を通すのは
 その訪問の当日だけで、メールをいつ送ったかは関係ありません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2orzow30g3kme6w2s3c28">
+      <w:hyperlink w:history="1" r:id="rIdkpk5umlq1-xn25tnhmfzv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジが使えるようになる日、使えなくなる日</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">バッジの終わり方は3通りあり、いずれも意図して行うものです。有効期間が切れる、誰かが
 停止する、誰かが削除する —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm2cxnmobf-gpoaltjb40b">
+      <w:hyperlink w:history="1" r:id="rIdtmmkm22cq__icj-ixypne">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使えなくすべき長期来訪者バッジを止める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3762375"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="badge-valid-for-a-period-ja" descr="一度だけ発行された長期来訪者バッジが、9月1日から12月31日までの有効期間の上に示されている。期間内の4回の来訪はいずれも入館が認められ、期間終了後の1月14日の5回目の来訪は同じコードでも拒否される。" title="一度だけ発行された長期来訪者バッジが、9月1日から12月31日までの有効期間の上に示されている。期間内の4回の来訪はいずれも入館が認められ、期間終了後の1月14日の5回目の来訪は同じコードでも拒否される。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1430,51 +1430,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と表示されます
 — 常設パスには、閉じるべき来訪がそれ自体としては存在しないためです。チェックアウトは
 バッジではなく来訪に属する操作です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">書類は集めません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 長期来訪者バッジでの入館は、ほかの来訪者が必ず通る来訪者
 アンケートと規約への同意をまるごと飛ばします。つまり業者は来訪のたびに安全教育を
 確認し直さなくなります。その確認こそが目的であれば、通常どおり招待し、質問は訪問
 目的に持たせてください —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdltclf-fuon9ydiw4wjuxz">
+      <w:hyperlink w:history="1" r:id="rIdpw5m4nnmwfwhvd4pgfwkh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者アンケートを作成する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">それだけではウォレットパスになりません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Apple と Google のボタンがメールに
 現れるのは、モバイルパス機能が有効な場合だけです。なくても、コードと
@@ -1485,51 +1485,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">期間のないバッジは常に有効:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">時間制限なし</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のままにするのは、文字どおりの意味です。誰かが
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0oiqlbiojcaehryeuz3n2">
+      <w:hyperlink w:history="1" r:id="rIdlnhdv4lmu0sjfkeb9nrkd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">停止するか削除する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">まで、そのバッジは使えます。期間の決まった契約の業者には、契約に合わせて期間を設定して
 ください。自動的に切れる期限のほうが、覚えていることに頼る期限より確実です。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1955,51 +1955,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2nma4sswdapoflm-rbqau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId2orzow30g3kme6w2s3c28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdm2cxnmobf-gpoaltjb40b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdltclf-fuon9ydiw4wjuxz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rId0oiqlbiojcaehryeuz3n2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64bd2e967014a7cbc70f9615386dd63e42565f98.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/35c1c8db5c4d81cfd68fbac9d8b7a16eca5fd9c3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c65b65b1ab0ad25ab157e1bc2a6da52e22f60d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd9a44fbf76a2d858cc68b5fb4a45fdb3c0ab331.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6dda485b97faa18eb3725f5c6c7bb2cedf12b7d5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgyzihgpvztoyhowrpu1hp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdkpk5umlq1-xn25tnhmfzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdtmmkm22cq__icj-ixypne" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdpw5m4nnmwfwhvd4pgfwkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdlnhdv4lmu0sjfkeb9nrkd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64bd2e967014a7cbc70f9615386dd63e42565f98.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/35c1c8db5c4d81cfd68fbac9d8b7a16eca5fd9c3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c65b65b1ab0ad25ab157e1bc2a6da52e22f60d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd9a44fbf76a2d858cc68b5fb4a45fdb3c0ab331.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6dda485b97faa18eb3725f5c6c7bb2cedf12b7d5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>業者に長期来訪者バッジを発行する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>