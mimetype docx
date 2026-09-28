--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者の記録を探し、ブラックリストに入れ、削除する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">来訪者の保存済み情報がどこにあるか、名前・メール・会社で 1 人を探す方法、 ブラックリスト登録と削除がそれぞれ実際に何をするか、そして唯一の本当の消去で あるパージ — データ削除の依頼や、もう来てほしくない人への対応に。</w:t>
+        <w:t xml:space="preserve">来訪者の保存済み情報がどこにあるか、名前・メール・会社で 1 人を探す方法、ブラックリスト登録と削除がそれぞれ実際に何をするか、そして唯一の本当の消去であるパージ — データ削除の依頼や、もう来てほしくない人への対応に。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsptbivzfy41df_jhkk-xq">
+      <w:hyperlink w:history="1" r:id="rIdi-qtp7abi95soevglvlck">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/find-and-delete-a-visitors-record/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一度でも招待された人には、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者情報</w:t>
       </w:r>
@@ -400,74 +400,76 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は同じ
 情報から 2 つ目の記録を作ります — 同じ人がもう 1 つメールアドレスを持つ場合
 などに。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ブラックリストに追加</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を押すと「ブラックリストへの追加を確認」と
 聞かれ、以後その人は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ブラックリスト</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> ビューにだけ現れます。来訪者管理の
-[...11 lines deleted...]
-チェックインした瞬間に来訪者管理者へメールが届きます。
+        <w:t xml:space="preserve"> ビューにだけ現れます。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ブラックリストから削除</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> で元に戻ります。</w:t>
+        <w:t xml:space="preserve"> で元に戻ります。その印がそのあと何をするか — 誰に
+見せ、誰にメールし、なぜそれ自体では誰も拒まないのか — は
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdfq_z4rx_au9hslukdub2_">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ブラックリストで来訪者を照合する</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 削除 — そして残るもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネル下部の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">削除</w:t>
       </w:r>
       <w:r>
@@ -773,51 +775,51 @@
       <w:r>
         <w:t xml:space="preserve"> にある </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ダウンロード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を使います — 期間を聞かれ、
 表示中の列が書き出されます — または </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者バッジ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の一覧からエクスポート
 するか、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb6hf77tjvgrv2r2hj8vez">
+      <w:hyperlink w:history="1" r:id="rIddoqc_mylt3erncdwbk8oc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者日次レポート</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で一日分を
 Excel か PDF に。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1243,51 +1245,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsptbivzfy41df_jhkk-xq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIdb6hf77tjvgrv2r2hj8vez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/205a77bd2d3782eb6cb03e3359a2d187415f5e88.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b4a01d493be99fc28fafbf8f292bb2e947f3ace.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e0b07fc5fffbf175ed4bb26ea5614ea300b09d2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi-qtp7abi95soevglvlck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIdfq_z4rx_au9hslukdub2_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../screen-visitors-against-a-black-list/" TargetMode="External"/><Relationship Id="rIddoqc_mylt3erncdwbk8oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/205a77bd2d3782eb6cb03e3359a2d187415f5e88.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b4a01d493be99fc28fafbf8f292bb2e947f3ace.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e0b07fc5fffbf175ed4bb26ea5614ea300b09d2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者の記録を探し、ブラックリストに入れ、削除する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>