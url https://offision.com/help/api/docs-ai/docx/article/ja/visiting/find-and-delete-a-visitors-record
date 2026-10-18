--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi-qtp7abi95soevglvlck">
+      <w:hyperlink w:history="1" r:id="rIdkok-x3p3xhtg94jmkj9wz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/find-and-delete-a-visitors-record/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一度でも招待された人には、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者情報</w:t>
       </w:r>
@@ -415,51 +415,51 @@
 聞かれ、以後その人は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ブラックリスト</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ビューにだけ現れます。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ブラックリストから削除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で元に戻ります。その印がそのあと何をするか — 誰に
 見せ、誰にメールし、なぜそれ自体では誰も拒まないのか — は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfq_z4rx_au9hslukdub2_">
+      <w:hyperlink w:history="1" r:id="rIduesw2qgxotxnjdnyje8t4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ブラックリストで来訪者を照合する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 削除 — そして残るもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -775,51 +775,51 @@
       <w:r>
         <w:t xml:space="preserve"> にある </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ダウンロード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を使います — 期間を聞かれ、
 表示中の列が書き出されます — または </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者バッジ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の一覧からエクスポート
 するか、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddoqc_mylt3erncdwbk8oc">
+      <w:hyperlink w:history="1" r:id="rId6acfts4bofd0r9gyhh46n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者日次レポート</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で一日分を
 Excel か PDF に。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1245,51 +1245,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi-qtp7abi95soevglvlck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIdfq_z4rx_au9hslukdub2_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../screen-visitors-against-a-black-list/" TargetMode="External"/><Relationship Id="rIddoqc_mylt3erncdwbk8oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/205a77bd2d3782eb6cb03e3359a2d187415f5e88.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b4a01d493be99fc28fafbf8f292bb2e947f3ace.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e0b07fc5fffbf175ed4bb26ea5614ea300b09d2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkok-x3p3xhtg94jmkj9wz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIduesw2qgxotxnjdnyje8t4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../screen-visitors-against-a-black-list/" TargetMode="External"/><Relationship Id="rId6acfts4bofd0r9gyhh46n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8802eeb487cbe95c87cbfda0a0f572e350e4e0a4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a78bcb91a031be9528a48c2fa01acdda13c26a0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7abcf4c088e6e7b65eafa09b19050c01761db330.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者の記録を探し、ブラックリストに入れ、削除する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>