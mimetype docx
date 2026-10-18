--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpghztuv5tnniyyqni7boo">
+      <w:hyperlink w:history="1" r:id="rIdggikvpc4ovlfpuvbcqufe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/find-a-visit-on-the-visiting-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">受付が尋ねてくるのは日付ではなく来訪者の名前です。訪問カレンダーは一度に 1 つの
 期間しか描かないので、名前だけは見て回れない唯一の手がかりになります。
 検索ボックスはそのためにあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -658,51 +658,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">状態</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8259"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予定・在館・退館・不在など。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrhm1bmaafvgjzxk0qdosv">
+            <w:hyperlink w:history="1" r:id="rIdestyuj9ypv8pve0zrmbjg">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪客バッジが使えるとき</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -809,51 +809,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 結果を持ち出す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">件数の横の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">エクスポート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、いまの検索そのままでエクスポートのダイアログを開きます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtlms91rgkljnhebd-gvzu">
+      <w:hyperlink w:history="1" r:id="rIdak4l10cxdct3w38u151p7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">見ている訪問をエクスポートする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">入力欄を空にすると、ボードは元の日付に戻ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">検索条件はアドレスバーにあります</w:t>
@@ -874,83 +874,83 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この機能でできないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">まとめて削除・編集すること。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 結果は 1 件ずつ開きます。訪客の記録そのものを
 扱うには </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcptrwwb9-e2puaf03vsbc">
+      <w:hyperlink w:history="1" r:id="rIdlac5exhqpfgtrq1rb5dvd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客の記録を探して削除する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約の検索。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ルーム予約には管理カレンダー側の検索があります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhsoi7dgjh3iiiq_cldbh7">
+      <w:hyperlink w:history="1" r:id="rIdp6bosl4aq3i634wbkaxjt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理カレンダーで予約を探す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1396,51 +1396,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpghztuv5tnniyyqni7boo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rIdrhm1bmaafvgjzxk0qdosv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdtlms91rgkljnhebd-gvzu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdcptrwwb9-e2puaf03vsbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIdhsoi7dgjh3iiiq_cldbh7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/26d3188dc83f7d5e84bb6980ee6d13a38ae297cb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6d8acf580db14087a594c3b3ebc8cde78cb00e0.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdggikvpc4ovlfpuvbcqufe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rIdestyuj9ypv8pve0zrmbjg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdak4l10cxdct3w38u151p7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdlac5exhqpfgtrq1rb5dvd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIdp6bosl4aq3i634wbkaxjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c06231ed41588c50fe1b77b740a58c574695021c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f790c787751987c59fcb4bb004f5356183a65e6a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>訪問カレンダーで訪問を探す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>