--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhc8wtmm49bayfy-gmt19p">
+      <w:hyperlink w:history="1" r:id="rIdy1jf3sqlhsca_mra8jjry">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/export-the-visits-on-the-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ダッシュボードと日報は問いに答えます。こちらが渡すのは訪問そのものです。
 1 行に 1 件、列は自分で選べます。警備室へ、ビルのオーナーへ、あるいは
 リストを求めてきた相手へ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -201,51 +201,51 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">訪問予約のエクスポート：左の選択が、右のシートを作ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdi3kpezizo7xyzhrhk7h_e">
+      <w:hyperlink w:history="1" r:id="rIdzzsllijmbxy7ajl5oavkf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">先に検索</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> すると件数の横に 2 つ目の
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">エクスポート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が現れ、検索した内容のままこのダイアログが開きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -709,147 +709,147 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この機能でできないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">定期的なファイル送付。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これはダウンロードです。同じ記録を定期的にメールで
 受け取るには </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu5jixkemwvet2d7713uji">
+      <w:hyperlink w:history="1" r:id="rIdz1p4yenrtykwdo6pdxd1k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問記録のサマリーをメールで送る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1 日分の受付リスト。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それには訪問日報があり、Excel だけでなく PDF でも
 出力できます — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjt3mbwe6pwat2-aa-0s5h">
+      <w:hyperlink w:history="1" r:id="rIdxwwayoj3nuwjjvs8xfrv-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問日報を読む</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">率やグラフ。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 合計・推移・内訳はダッシュボードの仕事です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwha0cnuw-8cbgtmsrhmly">
+      <w:hyperlink w:history="1" r:id="rIds77rxa_l2ejuvlejx5z3v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客ダッシュボードを読む</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ルーム予約は自分のカレンダーからエクスポートします —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtfaviy4e2g5h4lamojlvw">
+      <w:hyperlink w:history="1" r:id="rIdrntuo0z381odsezekxs8l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">見ている予約をエクスポートする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1274,51 +1274,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhc8wtmm49bayfy-gmt19p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdi3kpezizo7xyzhrhk7h_e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rIdu5jixkemwvet2d7713uji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-visiting-records/" TargetMode="External"/><Relationship Id="rIdjt3mbwe6pwat2-aa-0s5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdwha0cnuw-8cbgtmsrhmly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdtfaviy4e2g5h4lamojlvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/142b30f64fc014894be084d41fa963e819de2116.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f298e24d029755ad71b30a7a54df8b8b026c5305.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy1jf3sqlhsca_mra8jjry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdzzsllijmbxy7ajl5oavkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rIdz1p4yenrtykwdo6pdxd1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-visiting-records/" TargetMode="External"/><Relationship Id="rIdxwwayoj3nuwjjvs8xfrv-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIds77rxa_l2ejuvlejx5z3v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdrntuo0z381odsezekxs8l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b2b5d131bc47e40a29442939d06adcdddc3c6d3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89b04cc0c08ead7af21261c8b210841225668483.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>見ている訪問をエクスポートする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>