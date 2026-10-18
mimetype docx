--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -42,77 +42,77 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">契約が終わった業者の常設パスを失効させる方法です。記録を残したまま停止する、完全に削除する、あるいは有効期間を設定して自動的に切らせる — バッジの各操作と、どの操作でも閉じられない権限について。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-13</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8hbnj2jqhtdtptccjc0fk">
+      <w:hyperlink w:history="1" r:id="rIdedzpjcly91kmnk4yj2n8i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/end-a-long-term-badge/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdteo7i1gsalglqobuw7vjy">
+      <w:hyperlink w:history="1" r:id="rIdktb8jqehbig3gchwhqosw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">長期来訪者バッジ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">は、来訪そのものより
 長く残る唯一の来訪者資格です。だからこそ、終わらせる操作が必要な唯一のバッジでも
 あります。終わり方は3通りしかありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -152,51 +152,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰かが削除する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 行ごと消える</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これ以外にバッジが終わることはありません。バッジは在籍状況を持たず、社員アカウント
 ではなく来訪者に紐づくため、その人の Offision アカウント、アクセスカード、社内
 ディレクトリに起きたことは何ひとつバッジに届きません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvf19tqgtop4tbvxeenb7d">
+      <w:hyperlink w:history="1" r:id="rIdeowbebtzz2ooea975okyz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">退職時に入館権限や発行済みのパスを自動で失効させられますか？</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">バッジの操作</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -931,51 +931,51 @@
         <w:t xml:space="preserve">有効化</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で同じコードのまま元に戻ります。契約と契約のあいだにいる業者は、
 発行し直すのではなく自分のパスを持ち続けられます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">削除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はバッジそのものを消します。権限を取り上げるためではなく、整理のために
 使ってください。削除したバッジは元に戻せず、その人がすでに持っている来訪記録だけが、
 かつてパスを持っていた唯一の痕跡になります。バッジを削除しても来訪者は削除されません。
 来訪者の記録と来訪履歴の削除は別の操作です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnq3lfz5pzf2sowuoi5ofb">
+      <w:hyperlink w:history="1" r:id="rId2f1sqoq9adt1se2ebrxfp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者の記録を検索・ブラックリスト登録・削除する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者本人にも結果は見えます。来訪者アプリの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">レギュラーパス</w:t>
@@ -1040,50 +1040,66 @@
         </w:rPr>
         <w:t xml:space="preserve">簡単登録</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が開くコードは、まだ有効です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">バッジを止めても扉は閉まらない:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 長期来訪者バッジはロビーで人を識別するものであり、それ自体は入退室権限を与えません。
 そのため、自社の入退室管理システムが開ける扉については、バッジを停止しても何も
 変わりません。その権限は発行元のシステムで取り消してください。すでにチェックイン
 済みの来訪にも影響しません。来訪はチェックアウトされるまで開いたままで、バッジの
 状態とは関係がありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Walletのコピーはどうなるか</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">バッジを無効化または削除すると、発行済みのWalletパスも無効になります。無効化したバッジを再有効化すると、既存のパスが復帰します。有効期間の変更や来訪者コードの再生成ではパスの内容も更新されます。更新を受信するまでスマートフォンに以前のカードが表示される場合がありますが、ロビーが検証するのは現在のバッジの状態です。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1499,51 +1515,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8hbnj2jqhtdtptccjc0fk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdteo7i1gsalglqobuw7vjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdvf19tqgtop4tbvxeenb7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdnq3lfz5pzf2sowuoi5ofb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/155ea8efc0d82e470159b939f94808f44214fd0b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1c34b7cfeeb69d12b4ac647fc6097fed840a7115.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdedzpjcly91kmnk4yj2n8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdktb8jqehbig3gchwhqosw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdeowbebtzz2ooea975okyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rId2f1sqoq9adt1se2ebrxfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a7e35be9fc31cf8b97bfe672defd41be1a81d321.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09b3d5dbacd53375a88b45d6eff947414700cc35.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>使えなくすべき長期来訪者バッジを止める</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>