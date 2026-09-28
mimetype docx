--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,105 +26,105 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪記録のサマリーを管理者へメールで届ける</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">過去 1 週間・2 週間・1 か月の来訪件数、あるいはこれからの来訪を数え、1 ページの PDF と 全来訪の一覧を表計算ファイルとして添付する定期メールを設定します。所要はおよそ 10 分。 すぐに 1 通送って、届くかどうかを確認できます。</w:t>
+        <w:t xml:space="preserve">過去 1 週間・2 週間・1 か月・暦の四半期の来訪件数、あるいはこれからの来訪を数え、1 ページの PDF と全来訪の一覧を表計算ファイルとして添付する定期メールを設定します。所要はおよそ 10 分。すぐに 1 通送って、届くかどうかを確認できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-04</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrhw0ivmwat22ad7229jq8">
+      <w:hyperlink w:history="1" r:id="rIdpiwybyg5d-fzyvr3d7j1y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/email-a-summary-of-visiting-records/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者モジュールは 1 つのページから 2 種類のレポートを発行します。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪記録サマリー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-は過去を振り返るもので、直近 1 週間・2 週間・1 か月の来訪、誰が来て誰が迎えたか、
+は過去を振り返るもので、直近 1 週間・2 週間・1 か月・四半期の来訪、誰が来て誰が迎えたか、
 そして何件が来なかったかをまとめます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者予測</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、すでに招待済みのこれからの来訪を
 先読みします。どちらも設定したスケジュールで届き、1 ページの PDF と表計算ファイルが添付されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
@@ -511,297 +511,362 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪記録サマリー</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1123"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5054"/>
+        <w:gridCol w:w="1296"/>
+        <w:gridCol w:w="4176"/>
+        <w:gridCol w:w="3888"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1123"/>
+            <w:tcW w:type="dxa" w:w="1296"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">頻度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3182"/>
+            <w:tcW w:type="dxa" w:w="4176"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">届くタイミング</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5054"/>
+            <w:tcW w:type="dxa" w:w="3888"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">対象範囲</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1123"/>
+            <w:tcW w:type="dxa" w:w="1296"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">毎週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3182"/>
+            <w:tcW w:type="dxa" w:w="4176"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">選んだ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">曜日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5054"/>
+            <w:tcW w:type="dxa" w:w="3888"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">過去 7 日間</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1123"/>
+            <w:tcW w:type="dxa" w:w="1296"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">隔週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3182"/>
+            <w:tcW w:type="dxa" w:w="4176"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">選んだ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">曜日</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">、2 週間ごと</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5054"/>
+            <w:tcW w:type="dxa" w:w="3888"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">過去 14 日間</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1123"/>
+            <w:tcW w:type="dxa" w:w="1296"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">毎月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3182"/>
+            <w:tcW w:type="dxa" w:w="4176"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">選んだ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">月の日</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">（1〜28）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5054"/>
+            <w:tcW w:type="dxa" w:w="3888"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">過去 1 か月 —— 送信日の 1 か月前から前日まで</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1296"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">四半期ごと</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4176"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1 月・4 月・7 月・10 月の、選んだ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">月の日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3888"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">直前の暦の四半期まるごと。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">今すぐ送信</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> でも同じ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">サマリーに毎日はありません。1 日に送信される月次サマリーは、前の暦月をちょうど対象にします。</w:t>
+        <w:t xml:space="preserve">サマリーに毎日はなく、四半期ごとはサマリーにしかありません。1 日に送信される月次サマリーは、前の暦月をちょうど対象にします。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者予測</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
@@ -1167,61 +1232,96 @@
         </w:rPr>
         <w:t xml:space="preserve">今すぐ送信</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が周期をずらすことはありません。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">毎週</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">隔週</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> は、</w:t>
+        <w:t xml:space="preserve"> は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">曜日</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> がないと、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">四半期ごと</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> は </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">月の日</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> がないと保存できません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">スケジュール</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> には次の 4 回の送信と、それぞれが対象にする期間が並びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">送信時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はシステムのタイムゾーンで </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">時</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 単位に扱われます。分は無視されるので、09:30 と
@@ -1400,52 +1500,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">N 名の受信者に送信されます</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 設定を変えるたびに作り直されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そこに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">現在この報告書を受け取る人がいません。管理権限を持つ受信者を選択してください。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-と出るのは、このページ末尾の一覧にある最初の原因です。最初の送信のあとではなく、その前に
-気づけます。</w:t>
+と出るのは、このページ末尾の最初の原因で、最初の送信の前に気づけます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">スケジュールを設定すると、このレポートが送信するメールを確認できます。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、
 スケジュールがまだ揃っていないという意味です —— たとえば曜日のない週次レポートです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのあと </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1496,51 +1595,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2 つのレポートは同じレイアウトです。メールは対象期間から始まり、続いて見出しの件数 ——
 サマリーなら </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">件の訪問</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、予測なら </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">件の予定訪問</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— と、比較対象の期間に対する増減が並びます。
-比較対象は、サマリーならその前の 7 日・14 日・約 30 日、予測なら直前の同じ日数です。その下に：</w:t>
+比較対象は、サマリーならその前の 7 日・14 日・約 30 日・約 90 日、予測なら直前の同じ日数です。その下に：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">日別の訪問</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1818,51 +1917,64 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">同じかたちの予測。逆向きに、これから招待されている来訪を見ています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どのレポートにも、上記のサマリーを 1 ページにまとめた PDF と、期間内のすべての来訪を並べた
-表計算ファイルが添付されます。</w:t>
+表計算ファイルが添付されます。その </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">招待 / ウォークイン</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 列は、それぞれの来訪が
+どちらだったかを言葉で示します。そしてコンソールから削除された訪問は、
+表計算ファイルからも合計からもバッジごと外れるので、削除のあとに出し直したレポートは
+提出済みのものより件数が少なくなることがあります。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1228"/>
         <w:gridCol w:w="3990"/>
         <w:gridCol w:w="4143"/>
@@ -2748,51 +2860,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrhw0ivmwat22ad7229jq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/email-a-summary-of-visiting-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf2049213d58f7ce9e7390ef039deaa20b91475b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d8938cfffdc2ff97e6ca78c2d815deb44ed9c70.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d310fa8c9d75be620d36281f920b273c0f250f3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a62a3ab5a5b58cd7b4cb83b97e831c211ee842de.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpiwybyg5d-fzyvr3d7j1y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/email-a-summary-of-visiting-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf2049213d58f7ce9e7390ef039deaa20b91475b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d8938cfffdc2ff97e6ca78c2d815deb44ed9c70.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d310fa8c9d75be620d36281f920b273c0f250f3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a62a3ab5a5b58cd7b4cb83b97e831c211ee842de.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪記録のサマリーを管理者へメールで届ける</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>