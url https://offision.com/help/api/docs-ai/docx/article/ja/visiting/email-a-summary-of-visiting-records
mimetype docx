--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpiwybyg5d-fzyvr3d7j1y">
+      <w:hyperlink w:history="1" r:id="rIdry_wzpmbhaudl1ov1ct-j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/email-a-summary-of-visiting-records/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者モジュールは 1 つのページから 2 種類のレポートを発行します。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪記録サマリー</w:t>
       </w:r>
@@ -2860,51 +2860,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpiwybyg5d-fzyvr3d7j1y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/email-a-summary-of-visiting-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf2049213d58f7ce9e7390ef039deaa20b91475b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d8938cfffdc2ff97e6ca78c2d815deb44ed9c70.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d310fa8c9d75be620d36281f920b273c0f250f3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a62a3ab5a5b58cd7b4cb83b97e831c211ee842de.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdry_wzpmbhaudl1ov1ct-j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/email-a-summary-of-visiting-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e881c60eff965049defc1cc1d0949042f4fe2de.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ff58c91921cf5e15c4ef861fbf6610052eeafef.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbe3d23ba9828374d1901f4a5975a38757ad1c20.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6671bc84b5fe4022652ae31578bf281f8aaf064.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪記録のサマリーを管理者へメールで届ける</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>