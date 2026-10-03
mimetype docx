--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一日の終わりに来訪者を自動でチェックアウトする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">手続きせず帰った来訪者は、いつまでも「訪問中」のままです。ポリシーのカード 1 枚で一日を締められます。 時刻が来ると、残っている来訪者は「退場」に、現れなかった来訪者は「ノーショー」として記録されます。</w:t>
+        <w:t xml:space="preserve">手続きせず帰った来訪者は、いつまでも「訪問中」のままです。ポリシーのカード 1 枚で一日を締められます。時刻が来ると、残っている来訪者は「退場」に、現れなかった来訪者は「ノーショー」として記録されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdigm98-lcrb0riafizk82x">
+      <w:hyperlink w:history="1" r:id="rIdjlumpiwckvfkxge3swzzv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/check-visitors-out-automatically/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-day-end-sweep-ja" descr="設定した時刻に、各建物がそれぞれの一日を締めます。まだ「訪問中」の人は「退場」に、現れなかった人は「ノーショー」に——きちんとチェックアウトした人には何も起こりません。" title="設定した時刻に、各建物がそれぞれの一日を締めます。まだ「訪問中」の人は「退場」に、現れなかった人は「ノーショー」に——きちんとチェックアウトした人には何も起こりません。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -913,51 +913,51 @@
         <w:t xml:space="preserve">訪問ごとには動きません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 個々の訪問の終了時刻が過ぎても何も起こりません。一日 1 回、設定時刻に全員まとめて処理されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ドアは見ていません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> センサーや入退室のイベントが実際の退出時刻を記録することはありません。正確な退出の記録は、今も受付でのチェックアウトだけです。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvvgxbrfphuegwlk2cle_u">
+      <w:hyperlink w:history="1" r:id="rIdgonz9wvljtacpfscow1a_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">コードをスキャンして来訪者をチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdigm98-lcrb0riafizk82x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdvvgxbrfphuegwlk2cle_u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f5c5df49e1fe836dc71531cb8fa731abd5bd27a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56acb1b7915e292feae8ccca88ec04098a2cf9cf.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f241bcd5b0a7645eb1385da9937c78e08e7cfbe.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e30963a7f7fcebb360b17c35cd46c112cb26c09e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca7169782806e7588e6053d44470325eb83662a3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebc965e9154ea91f260b823701f5f5a4829d43ba.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjlumpiwckvfkxge3swzzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdgonz9wvljtacpfscow1a_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f5c5df49e1fe836dc71531cb8fa731abd5bd27a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56acb1b7915e292feae8ccca88ec04098a2cf9cf.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f241bcd5b0a7645eb1385da9937c78e08e7cfbe.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e30963a7f7fcebb360b17c35cd46c112cb26c09e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca7169782806e7588e6053d44470325eb83662a3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebc965e9154ea91f260b823701f5f5a4829d43ba.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>一日の終わりに来訪者を自動でチェックアウトする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>