--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjlumpiwckvfkxge3swzzv">
+      <w:hyperlink w:history="1" r:id="rIddz0gvzob2if3bmnapbnpa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/visiting/check-visitors-out-automatically/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-day-end-sweep-ja" descr="設定した時刻に、各建物がそれぞれの一日を締めます。まだ「訪問中」の人は「退場」に、現れなかった人は「ノーショー」に——きちんとチェックアウトした人には何も起こりません。" title="設定した時刻に、各建物がそれぞれの一日を締めます。まだ「訪問中」の人は「退場」に、現れなかった人は「ノーショー」に——きちんとチェックアウトした人には何も起こりません。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -913,51 +913,51 @@
         <w:t xml:space="preserve">訪問ごとには動きません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 個々の訪問の終了時刻が過ぎても何も起こりません。一日 1 回、設定時刻に全員まとめて処理されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ドアは見ていません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> センサーや入退室のイベントが実際の退出時刻を記録することはありません。正確な退出の記録は、今も受付でのチェックアウトだけです。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgonz9wvljtacpfscow1a_">
+      <w:hyperlink w:history="1" r:id="rIdj_zi97jmjxuifrjokszrj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">コードをスキャンして来訪者をチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjlumpiwckvfkxge3swzzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdgonz9wvljtacpfscow1a_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f5c5df49e1fe836dc71531cb8fa731abd5bd27a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56acb1b7915e292feae8ccca88ec04098a2cf9cf.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f241bcd5b0a7645eb1385da9937c78e08e7cfbe.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e30963a7f7fcebb360b17c35cd46c112cb26c09e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca7169782806e7588e6053d44470325eb83662a3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebc965e9154ea91f260b823701f5f5a4829d43ba.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddz0gvzob2if3bmnapbnpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/visiting/check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdj_zi97jmjxuifrjokszrj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e868d4720739645b94bab2195c2ce5fd1a7c2c4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e27d1d998f6268c44ed4f93ba4c66fa36543ca01.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb16bcfb1c0126f81bc508822788b8bfb650fe1b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1da73b71fcf29354c1872d278119f926e9a2c451.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d73cfe7030fa8e15183f9126af292961c9b0eb59.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e58a1f6521476cffd7605341c337b982fdb0c183.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>一日の終わりに来訪者を自動でチェックアウトする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>