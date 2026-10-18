--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdczdprnt50p6yaubkzevbn">
+      <w:hyperlink w:history="1" r:id="rIdajxcs_ddvnscs-dtmz0og">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/take-a-room-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">空いているルームのパネルには </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ウォークイン</w:t>
       </w:r>
@@ -408,64 +408,64 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">このパネルが受け付ける方法。直接使用は、パネルが何も尋ねないという選択肢です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">カードもスマートフォンも持っていないときは、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7by6zia4kv95f0pirzfsj">
+      <w:hyperlink w:history="1" r:id="rIdcjl7lcvbrs1hxgcbia68d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パスコードを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 と、以降はどのパネルでも使えます。方法の一覧と、それぞれに何が必要かは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq3eessb1p_pjvdigzdgpw">
+      <w:hyperlink w:history="1" r:id="rIdyypvzwewx2cwpzmnydqah">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルでの本人確認の方法</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 確認画面が出たら確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最後の画面です。何を尋ねるかはパネルを設定した人しだいで、会議の名前、人数、その
@@ -625,51 +625,51 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">そのまま使用中へ。チェックインの手順はなく、選んだ長さのあいだルームは押さえられています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約はルームのスケジュールに自分の名前で並び、自分のスケジュールにも他の予定と
 一緒に出ます。パネルが何も尋ねなかった場合は、主催者なしで記録されます —
 ルームは押さえられていますが、誰が取ったかはどこにも残りません。ここから先は同じ
 パネルで</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt583sxgjdttfljzvpdm0o">
+      <w:hyperlink w:history="1" r:id="rIddmex8z6ao8phz9uzstuxu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">延長したり早めに終えたり</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ウォークインボタンがないとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最初の2つは自分の目で確かめられます。残りは誰かが管理している設定です。</w:t>
@@ -763,64 +763,64 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">埋まっているルームからでも探せる:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 パネルが埋まっているルームを映しているときは、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他のルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が建物の中で空いて
 いるものを並べ、2タップで予約できます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaege4ud1nbugawvhge8h2">
+      <w:hyperlink w:history="1" r:id="rIdiajtjohmbjq5x8tieurxs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルから他のルームを探す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。扉から離れているなら、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtrrlfjpmlsfq5gtudbz7l">
+      <w:hyperlink w:history="1" r:id="rIdxk0wv0awk6ddkakq6xj8u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">今すぐ空いているルームを取る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">がアプリで同じことを
 します。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1246,51 +1246,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdczdprnt50p6yaubkzevbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/take-a-room-at-the-panel/" TargetMode="External"/><Relationship Id="rId7by6zia4kv95f0pirzfsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIdq3eessb1p_pjvdigzdgpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdt583sxgjdttfljzvpdm0o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdaege4ud1nbugawvhge8h2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdtrrlfjpmlsfq5gtudbz7l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/354be18e4b913a714aae9347bd53d3579f361443.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bdf315fe2802aaec86f1d6216305a35ed53f39ed.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf1323f4a612902e5bb690cb61a570bbe33d8cdb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d539b9319ef8bc120f10994ffdd5994e85a953cd.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9902482885c00a6b83049aa6ab340d7402844e6e.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdajxcs_ddvnscs-dtmz0og" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/take-a-room-at-the-panel/" TargetMode="External"/><Relationship Id="rIdcjl7lcvbrs1hxgcbia68d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIdyypvzwewx2cwpzmnydqah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIddmex8z6ao8phz9uzstuxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdiajtjohmbjq5x8tieurxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdxk0wv0awk6ddkakq6xj8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d20da58396974c3231e586a00b3609f3c01a0224.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cae1e73cc356ba7f21d766a95d62569543ccf268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/627b0f8614bda47674f0a8fd14180a4b70038f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/74a6291eb29548f14996fd94d837f543d73387a5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c496dec92ab8d4468f1fd723fe5a651642feebda.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>目の前の空いているルームをパネルから取る</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>