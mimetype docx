--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdajxcs_ddvnscs-dtmz0og">
+      <w:hyperlink w:history="1" r:id="rId3cgsdsfa0nlfgxquvnw0e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/take-a-room-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">空いているルームのパネルには </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ウォークイン</w:t>
       </w:r>
@@ -408,64 +408,64 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">このパネルが受け付ける方法。直接使用は、パネルが何も尋ねないという選択肢です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">カードもスマートフォンも持っていないときは、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcjl7lcvbrs1hxgcbia68d">
+      <w:hyperlink w:history="1" r:id="rIdmr9ym3mpbtutpl8_vzumj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パスコードを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 と、以降はどのパネルでも使えます。方法の一覧と、それぞれに何が必要かは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyypvzwewx2cwpzmnydqah">
+      <w:hyperlink w:history="1" r:id="rIde1rllql1yv_yhruwj7hop">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルでの本人確認の方法</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 確認画面が出たら確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最後の画面です。何を尋ねるかはパネルを設定した人しだいで、会議の名前、人数、その
@@ -625,51 +625,51 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">そのまま使用中へ。チェックインの手順はなく、選んだ長さのあいだルームは押さえられています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約はルームのスケジュールに自分の名前で並び、自分のスケジュールにも他の予定と
 一緒に出ます。パネルが何も尋ねなかった場合は、主催者なしで記録されます —
 ルームは押さえられていますが、誰が取ったかはどこにも残りません。ここから先は同じ
 パネルで</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddmex8z6ao8phz9uzstuxu">
+      <w:hyperlink w:history="1" r:id="rIdxspah6odxqqvohwscxqa6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">延長したり早めに終えたり</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ウォークインボタンがないとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最初の2つは自分の目で確かめられます。残りは誰かが管理している設定です。</w:t>
@@ -763,64 +763,64 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">埋まっているルームからでも探せる:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 パネルが埋まっているルームを映しているときは、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他のルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が建物の中で空いて
 いるものを並べ、2タップで予約できます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiajtjohmbjq5x8tieurxs">
+      <w:hyperlink w:history="1" r:id="rId0juo9qbdunvjs9huaqzf2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルから他のルームを探す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。扉から離れているなら、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxk0wv0awk6ddkakq6xj8u">
+      <w:hyperlink w:history="1" r:id="rId7s9micohjwiewjjtubbaq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">今すぐ空いているルームを取る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">がアプリで同じことを
 します。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1246,51 +1246,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdajxcs_ddvnscs-dtmz0og" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/take-a-room-at-the-panel/" TargetMode="External"/><Relationship Id="rIdcjl7lcvbrs1hxgcbia68d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIdyypvzwewx2cwpzmnydqah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIddmex8z6ao8phz9uzstuxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdiajtjohmbjq5x8tieurxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdxk0wv0awk6ddkakq6xj8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d20da58396974c3231e586a00b3609f3c01a0224.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cae1e73cc356ba7f21d766a95d62569543ccf268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/627b0f8614bda47674f0a8fd14180a4b70038f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/74a6291eb29548f14996fd94d837f543d73387a5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c496dec92ab8d4468f1fd723fe5a651642feebda.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3cgsdsfa0nlfgxquvnw0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/take-a-room-at-the-panel/" TargetMode="External"/><Relationship Id="rIdmr9ym3mpbtutpl8_vzumj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIde1rllql1yv_yhruwj7hop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdxspah6odxqqvohwscxqa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rId0juo9qbdunvjs9huaqzf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7s9micohjwiewjjtubbaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d20da58396974c3231e586a00b3609f3c01a0224.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cae1e73cc356ba7f21d766a95d62569543ccf268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/627b0f8614bda47674f0a8fd14180a4b70038f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/74a6291eb29548f14996fd94d837f543d73387a5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c496dec92ab8d4468f1fd723fe5a651642feebda.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>目の前の空いているルームをパネルから取る</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>