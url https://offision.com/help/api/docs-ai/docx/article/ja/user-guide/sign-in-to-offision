--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision にログインする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">勤務先のメールアドレスとパスワードで Offision に入る手順。会社を見つける、 2段階に分かれたログインカード、初回のパスワード設定、そして拒否された ときに表示されるメッセージの意味。</w:t>
+        <w:t xml:space="preserve">勤務先のメールアドレスとパスワードで Offision に入る手順。会社を見つける、 2段階に分かれたログインカード、初回のパスワード設定、そして拒否されたときに表示されるメッセージの意味。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwgxg6jqogtaej__3heyux">
+      <w:hyperlink w:history="1" r:id="rIdcy08shrky6txc5669l67a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/sign-in-to-offision/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision は同じカードの前半でメールアドレスを、後半でパスワードを尋ねます。
 この2段階には理由があります。パスワードを聞かれる時点で、Offision はあなたの
 会社がそもそもパスワードでログインするのかどうかを既に把握しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -500,51 +500,51 @@
       <w:r>
         <w:t xml:space="preserve"> は、オンのときだけ現れます。間違いないはず
 のパスワードが拒否される原因として最も多いものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パスワードを忘れた場合</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> から
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrx2qyqf6eknzk1fchjpmj">
+      <w:hyperlink w:history="1" r:id="rIdeo-j2ehzreaqf4hyqp0xc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パスワードを再設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> に進みます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">アドレスの横の鉛筆アイコンで前の手順に戻り、別のアカウントでログインできます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会社が Microsoft 365 や Google Workspace でログインしている場合、ここにパスワード
@@ -637,51 +637,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が一般的な表現で、入力するそばから
 各条件がチェックされていきます。すべてが満たされるまで </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">送信</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は押せません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">終えるとログインされ、ホーム画面に進みます。会社のパスワードの有効期限が切れた
 ときにも、同じ2つの欄が表示されます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdla_bim6nboqo24ej0rvcp">
+      <w:hyperlink w:history="1" r:id="rIdg2bj7hnkvag2srh_vs2ff">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パスワードを変更する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6桁のコードを求められたら</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1039,51 +1039,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">会社がそのアカウント経由でログインしており、Offision のパスワードは使いません。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どれにも当てはまらずログインできない場合は、推測を続けるよりパスワードを再設定
 するのが確実です。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddfj1lsk2caj8q5q5hqok3">
+      <w:hyperlink w:history="1" r:id="rId6_jpqpve0cq0_kf3v_ylb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パスワードを再設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1509,51 +1509,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwgxg6jqogtaej__3heyux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdrx2qyqf6eknzk1fchjpmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdla_bim6nboqo24ej0rvcp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-your-password/" TargetMode="External"/><Relationship Id="rIddfj1lsk2caj8q5q5hqok3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4dd9524ac68a589ab1e25a6e1367ca8152e52b81.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/809c6915a7bd822b5956a60b241e29861a0b0161.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcy08shrky6txc5669l67a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdeo-j2ehzreaqf4hyqp0xc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdg2bj7hnkvag2srh_vs2ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-your-password/" TargetMode="External"/><Relationship Id="rId6_jpqpve0cq0_kf3v_ylb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4dd9524ac68a589ab1e25a6e1367ca8152e52b81.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/809c6915a7bd822b5956a60b241e29861a0b0161.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision にログインする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>