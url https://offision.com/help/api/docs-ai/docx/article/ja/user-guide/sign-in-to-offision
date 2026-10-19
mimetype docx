--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcy08shrky6txc5669l67a">
+      <w:hyperlink w:history="1" r:id="rIdhtohwu-u8a4qzhynyvnoq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/sign-in-to-offision/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision は同じカードの前半でメールアドレスを、後半でパスワードを尋ねます。
 この2段階には理由があります。パスワードを聞かれる時点で、Offision はあなたの
 会社がそもそもパスワードでログインするのかどうかを既に把握しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -500,51 +500,51 @@
       <w:r>
         <w:t xml:space="preserve"> は、オンのときだけ現れます。間違いないはず
 のパスワードが拒否される原因として最も多いものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パスワードを忘れた場合</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> から
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeo-j2ehzreaqf4hyqp0xc">
+      <w:hyperlink w:history="1" r:id="rIdsjkskoik0lind6cvpqigt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パスワードを再設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> に進みます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">アドレスの横の鉛筆アイコンで前の手順に戻り、別のアカウントでログインできます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会社が Microsoft 365 や Google Workspace でログインしている場合、ここにパスワード
@@ -637,51 +637,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が一般的な表現で、入力するそばから
 各条件がチェックされていきます。すべてが満たされるまで </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">送信</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は押せません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">終えるとログインされ、ホーム画面に進みます。会社のパスワードの有効期限が切れた
 ときにも、同じ2つの欄が表示されます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg2bj7hnkvag2srh_vs2ff">
+      <w:hyperlink w:history="1" r:id="rId53xgpznbqk3w1v_n93-io">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パスワードを変更する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6桁のコードを求められたら</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1039,51 +1039,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">会社がそのアカウント経由でログインしており、Offision のパスワードは使いません。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どれにも当てはまらずログインできない場合は、推測を続けるよりパスワードを再設定
 するのが確実です。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6_jpqpve0cq0_kf3v_ylb">
+      <w:hyperlink w:history="1" r:id="rIdlgawxd7bnih_dkacp4otk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パスワードを再設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1509,51 +1509,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcy08shrky6txc5669l67a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdeo-j2ehzreaqf4hyqp0xc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdg2bj7hnkvag2srh_vs2ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-your-password/" TargetMode="External"/><Relationship Id="rId6_jpqpve0cq0_kf3v_ylb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4dd9524ac68a589ab1e25a6e1367ca8152e52b81.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/809c6915a7bd822b5956a60b241e29861a0b0161.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhtohwu-u8a4qzhynyvnoq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdsjkskoik0lind6cvpqigt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId53xgpznbqk3w1v_n93-io" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-your-password/" TargetMode="External"/><Relationship Id="rIdlgawxd7bnih_dkacp4otk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/181a4b8211f08e84f269f0b207536efb87e0e66a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/abe4e680529cc8acaf5a5968ffa5a89587c5ae45.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision にログインする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>