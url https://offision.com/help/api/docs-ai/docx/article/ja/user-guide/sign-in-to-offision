--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhtohwu-u8a4qzhynyvnoq">
+      <w:hyperlink w:history="1" r:id="rIdhiuaxvhyrowl3bptpozpy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/sign-in-to-offision/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision は同じカードの前半でメールアドレスを、後半でパスワードを尋ねます。
 この2段階には理由があります。パスワードを聞かれる時点で、Offision はあなたの
 会社がそもそもパスワードでログインするのかどうかを既に把握しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -500,51 +500,51 @@
       <w:r>
         <w:t xml:space="preserve"> は、オンのときだけ現れます。間違いないはず
 のパスワードが拒否される原因として最も多いものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パスワードを忘れた場合</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> から
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsjkskoik0lind6cvpqigt">
+      <w:hyperlink w:history="1" r:id="rIdyfg7l-tklxezv2evaxml_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パスワードを再設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> に進みます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">アドレスの横の鉛筆アイコンで前の手順に戻り、別のアカウントでログインできます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会社が Microsoft 365 や Google Workspace でログインしている場合、ここにパスワード
@@ -637,51 +637,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が一般的な表現で、入力するそばから
 各条件がチェックされていきます。すべてが満たされるまで </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">送信</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は押せません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">終えるとログインされ、ホーム画面に進みます。会社のパスワードの有効期限が切れた
 ときにも、同じ2つの欄が表示されます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId53xgpznbqk3w1v_n93-io">
+      <w:hyperlink w:history="1" r:id="rIdowomh_4prwyc074l64lm-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パスワードを変更する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6桁のコードを求められたら</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1039,51 +1039,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">会社がそのアカウント経由でログインしており、Offision のパスワードは使いません。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どれにも当てはまらずログインできない場合は、推測を続けるよりパスワードを再設定
 するのが確実です。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlgawxd7bnih_dkacp4otk">
+      <w:hyperlink w:history="1" r:id="rIdjtzzjotoj_iukbr1cc3ul">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パスワードを再設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1509,51 +1509,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhtohwu-u8a4qzhynyvnoq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdsjkskoik0lind6cvpqigt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId53xgpznbqk3w1v_n93-io" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-your-password/" TargetMode="External"/><Relationship Id="rIdlgawxd7bnih_dkacp4otk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/181a4b8211f08e84f269f0b207536efb87e0e66a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/abe4e680529cc8acaf5a5968ffa5a89587c5ae45.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhiuaxvhyrowl3bptpozpy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdyfg7l-tklxezv2evaxml_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdowomh_4prwyc074l64lm-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-your-password/" TargetMode="External"/><Relationship Id="rIdjtzzjotoj_iukbr1cc3ul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/181a4b8211f08e84f269f0b207536efb87e0e66a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/abe4e680529cc8acaf5a5968ffa5a89587c5ae45.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision にログインする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>