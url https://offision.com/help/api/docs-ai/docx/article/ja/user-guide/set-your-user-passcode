--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パスコードを設定する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ルームパネルで自分を証明するための自分だけの短い番号です。カードもスマートフォンも インストールも不要です。設定する場所、満たすべき条件、パネルでの使い方、そして 忘れたときにどうなるかを説明します。</w:t>
+        <w:t xml:space="preserve">ルームパネルで自分を証明するための自分だけの短い番号です。カードもスマートフォンもインストールも不要です。設定する場所、満たすべき条件、パネルでの使い方、そして忘れたときにどうなるかを説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbiuynya3o8s4b7zfqqcls">
+      <w:hyperlink w:history="1" r:id="rIdygqmrsokrkjswri2jqgcf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/set-your-user-passcode/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームの外にある画面は、チェックインさせる前も、20 分延長する前も、早めにルームを
 返す前も、まずあなたが誰かを知る必要があります。社員カードを読む、スマートフォンの
 コードを読む、顔を見る —— どれも「持っていない」ことが起こり得ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -666,94 +666,94 @@
       <w:r>
         <w:t xml:space="preserve">このページで扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サインイン。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> パスコードは Offision のパスワードではなく、どこにもサインイン
 できません ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdso8rlk1-lforr_0nrjx8i">
+      <w:hyperlink w:history="1" r:id="rIdkuxlew0o7dkwumwrffub9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パスワードを変更する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議の招待メールに載っている番号。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約コード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で、あなたではなく 1 件の
 予約に属します。メールで届き、持っている人なら誰でもその予約をチェックインできます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdivqm5uc34jab9obcwiid8">
+      <w:hyperlink w:history="1" r:id="rIdvgs4nlzr0qnlqm42aihio">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約コードを確認して共有する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1199,51 +1199,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbiuynya3o8s4b7zfqqcls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIdso8rlk1-lforr_0nrjx8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-your-password/" TargetMode="External"/><Relationship Id="rIdivqm5uc34jab9obcwiid8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c27a0db1adaa30d695ecff8438d9e326df43796c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d45fabfa042545b3271aa2a5f66b5953a0b8cbb5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c1f1a5d6ef49b4aea1a53b8fd310b95d439893d9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdygqmrsokrkjswri2jqgcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIdkuxlew0o7dkwumwrffub9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-your-password/" TargetMode="External"/><Relationship Id="rIdvgs4nlzr0qnlqm42aihio" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c27a0db1adaa30d695ecff8438d9e326df43796c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d45fabfa042545b3271aa2a5f66b5953a0b8cbb5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c1f1a5d6ef49b4aea1a53b8fd310b95d439893d9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パスコードを設定する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>