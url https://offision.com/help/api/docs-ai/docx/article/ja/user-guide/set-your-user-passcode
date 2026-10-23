--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdygqmrsokrkjswri2jqgcf">
+      <w:hyperlink w:history="1" r:id="rIduokmleri5nq-9myek_u7c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/set-your-user-passcode/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームの外にある画面は、チェックインさせる前も、20 分延長する前も、早めにルームを
 返す前も、まずあなたが誰かを知る必要があります。社員カードを読む、スマートフォンの
 コードを読む、顔を見る —— どれも「持っていない」ことが起こり得ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -666,94 +666,94 @@
       <w:r>
         <w:t xml:space="preserve">このページで扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サインイン。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> パスコードは Offision のパスワードではなく、どこにもサインイン
 できません ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkuxlew0o7dkwumwrffub9">
+      <w:hyperlink w:history="1" r:id="rIdws9jnsil4edz5_klkaud2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パスワードを変更する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議の招待メールに載っている番号。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約コード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で、あなたではなく 1 件の
 予約に属します。メールで届き、持っている人なら誰でもその予約をチェックインできます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvgs4nlzr0qnlqm42aihio">
+      <w:hyperlink w:history="1" r:id="rId7r44flrctl2h9ljuidt0m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約コードを確認して共有する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1199,51 +1199,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdygqmrsokrkjswri2jqgcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIdkuxlew0o7dkwumwrffub9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-your-password/" TargetMode="External"/><Relationship Id="rIdvgs4nlzr0qnlqm42aihio" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c27a0db1adaa30d695ecff8438d9e326df43796c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d45fabfa042545b3271aa2a5f66b5953a0b8cbb5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c1f1a5d6ef49b4aea1a53b8fd310b95d439893d9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduokmleri5nq-9myek_u7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIdws9jnsil4edz5_klkaud2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-your-password/" TargetMode="External"/><Relationship Id="rId7r44flrctl2h9ljuidt0m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1b159969ad9d1f69868d8ea3819b3e33fea70ca.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d4584a88382607dd80ee72082cd22d66d8b3a36.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/843ad9ef62809a4254fbf8fa25c2dd5d55702ca1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パスコードを設定する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>