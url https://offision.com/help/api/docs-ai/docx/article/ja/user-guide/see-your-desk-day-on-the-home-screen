--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ホーム画面で今日のデスクを確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ホーム画面の「座席」の絞り込みが、絞り込み以外に何をしているか。座ったあとに 今日のデスクがカード2枚になる理由。そして「予約なし」の表示が意味することと、 意味しないこと。</w:t>
+        <w:t xml:space="preserve">ホーム画面の「座席」の絞り込みが、絞り込み以外に何をしているか。座ったあとに今日のデスクがカード2枚になる理由。そして「予約なし」の表示が意味することと、意味しないこと。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9ig6r95bzyeekdctwrwgl">
+      <w:hyperlink w:history="1" r:id="rIdpfuxvz4uoswcfaubush4h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/see-your-desk-day-on-the-home-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ホーム画面は「今日の自分に何が起きるか」という1つの問いに答える画面で、デスクを
 取った日はその答えのほとんどが「どのデスクを、いつまで」です。上段の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">座席</w:t>
@@ -321,51 +321,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">デスクの一日。予約、そのチェックインのカウントダウン、そして下に離席リマインダー。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">離席リマインダーに応えることこそがその存在意義です。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 18時までのデスクを15時に
 離れれば、誰も使えない3時間になりますし、予約のほうにあなたが帰ったと気づく手立ては
 ありません。このカードから、あるいは帰りがけにデスクのコードをスキャンして終了すれば、
 デスクはプールに戻ります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpqp1l1tfnbiu9qjwjrt3p">
+      <w:hyperlink w:history="1" r:id="rIdwugmri_fqheiq8apxp8hj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ステッカーをスキャンしてチェックイン・チェックアウトする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">「デスク予約はありません」と出るとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -477,125 +477,125 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事で扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約すること。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2fj3ogma9fbgminiou0va">
+      <w:hyperlink w:history="1" r:id="rIddsvphkhc8vavuhsnjbcif">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクを予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どこに座るか選ぶこと。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> そこにはこのパネルの隣の地図のほうが向いています —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8nowxbfgcruetj6ub9bbx">
+      <w:hyperlink w:history="1" r:id="rIdlzjhb_zw3xna_akjwl5wb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フロア図からデスクを探す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約全般。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">マイカレンダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">にはデスクを含むすべての予約があります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl0n2jhauszpczl8ourtue">
+      <w:hyperlink w:history="1" r:id="rId4w5xy6qdysl0bwagdpale">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">マイカレンダーで予約を組み替える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1021,51 +1021,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9ig6r95bzyeekdctwrwgl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/see-your-desk-day-on-the-home-screen/" TargetMode="External"/><Relationship Id="rIdpqp1l1tfnbiu9qjwjrt3p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId2fj3ogma9fbgminiou0va" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rId8nowxbfgcruetj6ub9bbx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdl0n2jhauszpczl8ourtue" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f26dee0776e0e5cc0827c545790b09a1db708527.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpfuxvz4uoswcfaubush4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/see-your-desk-day-on-the-home-screen/" TargetMode="External"/><Relationship Id="rIdwugmri_fqheiq8apxp8hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIddsvphkhc8vavuhsnjbcif" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIdlzjhb_zw3xna_akjwl5wb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rId4w5xy6qdysl0bwagdpale" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f26dee0776e0e5cc0827c545790b09a1db708527.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ホーム画面で今日のデスクを確認する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>