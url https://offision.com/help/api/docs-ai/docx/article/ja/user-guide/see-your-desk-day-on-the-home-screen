--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpfuxvz4uoswcfaubush4h">
+      <w:hyperlink w:history="1" r:id="rIdylysnmjxugxge4a1wppwv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/see-your-desk-day-on-the-home-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ホーム画面は「今日の自分に何が起きるか」という1つの問いに答える画面で、デスクを
 取った日はその答えのほとんどが「どのデスクを、いつまで」です。上段の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">座席</w:t>
@@ -321,51 +321,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">デスクの一日。予約、そのチェックインのカウントダウン、そして下に離席リマインダー。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">離席リマインダーに応えることこそがその存在意義です。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 18時までのデスクを15時に
 離れれば、誰も使えない3時間になりますし、予約のほうにあなたが帰ったと気づく手立ては
 ありません。このカードから、あるいは帰りがけにデスクのコードをスキャンして終了すれば、
 デスクはプールに戻ります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwugmri_fqheiq8apxp8hj">
+      <w:hyperlink w:history="1" r:id="rIda23glxdw6yr2sobx5gf2i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ステッカーをスキャンしてチェックイン・チェックアウトする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">「デスク予約はありません」と出るとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -477,125 +477,125 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事で扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約すること。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddsvphkhc8vavuhsnjbcif">
+      <w:hyperlink w:history="1" r:id="rIduxmphqlz4kxp_puijjzdi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクを予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どこに座るか選ぶこと。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> そこにはこのパネルの隣の地図のほうが向いています —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlzjhb_zw3xna_akjwl5wb">
+      <w:hyperlink w:history="1" r:id="rIdp9nl15bz6v9fjxvhp1wux">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フロア図からデスクを探す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約全般。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">マイカレンダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">にはデスクを含むすべての予約があります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4w5xy6qdysl0bwagdpale">
+      <w:hyperlink w:history="1" r:id="rIdkzqki-367i9ggys-6i2hn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">マイカレンダーで予約を組み替える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1021,51 +1021,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpfuxvz4uoswcfaubush4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/see-your-desk-day-on-the-home-screen/" TargetMode="External"/><Relationship Id="rIdwugmri_fqheiq8apxp8hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIddsvphkhc8vavuhsnjbcif" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIdlzjhb_zw3xna_akjwl5wb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rId4w5xy6qdysl0bwagdpale" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f26dee0776e0e5cc0827c545790b09a1db708527.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdylysnmjxugxge4a1wppwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/see-your-desk-day-on-the-home-screen/" TargetMode="External"/><Relationship Id="rIda23glxdw6yr2sobx5gf2i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIduxmphqlz4kxp_puijjzdi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIdp9nl15bz6v9fjxvhp1wux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdkzqki-367i9ggys-6i2hn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/130ebb56327b2c7b3d0aaaa9cd9c339756117f07.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ホーム画面で今日のデスクを確認する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>