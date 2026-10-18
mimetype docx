--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -26,134 +26,150 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">指定した日に誰が出社しているかを見る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">出社するかどうかを決めるために。ホーム画面を見たい日に合わせ、フロア図を空き状況ではなく人を表示する状態に切り替え、自分がいる時間帯に誰が予約しているかを読む方法。そして、会議に招待されただけの同僚が図に出てこない理由。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] 出社するかどうかを決めるために。ホーム画面を見たい日に合わせ、フロア図を空き状況ではなく人を表示する状態に切り替え、自分がいる時間帯に誰が予約しているかを読む方法。そして、会議に招待されただけの同僚が図に出てこない理由。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-12</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddbpkhttfiyzx-9vg2omdz">
+      <w:hyperlink w:history="1" r:id="rIdygpczjz20kmq0smd4sg8-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/see-who-is-in-the-office/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">出社してみたらオフィスが半分空だった、というのは午前中を無駄にしたのと同じです。
 出かける前にホーム画面が答えてくれます — 選んだ日に誰がデスクや会議室を予約して
 いて、どこに座るのか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-会社がフロア図をアップロードし、同僚の検索を有効にしている必要があります。そうで
+会社が対象フロアのマップを用意し、同僚の検索を有効にしている必要があります。そうで
 ない場合、地図に </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のタイルも </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全ユーザーを表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のスイッチも出ません。
 検索そのものは残りますが、会議室とデスクだけが対象になります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">画像は Classic map です。アカウントで Map 2.0 が表示される場合は、その種類の作図とリソース割り当てが必要です。どちらのマップでも予約権限は変わりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 日付を選ぶ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">日付は地図の上ではなく、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">左</w:t>
       </w:r>
       <w:r>
@@ -769,51 +785,51 @@
         <w:t xml:space="preserve"> 空いているデスクに黙って座った人は、ここには
 現れません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">図に配置されていないデスク。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 階だけが設定されたデスクは問題なく予約できますが、
 地図には決して描かれません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddjkourkek_kox_gxrjroc">
+      <w:hyperlink w:history="1" r:id="rIdzfe2cpomd0kunj2lojp8y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室やデスクが地図に出てこない</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -821,51 +837,51 @@
         <w:t xml:space="preserve">スマートフォンでは</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ホーム画面に地図が並びません。代わりに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">マップ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を
 ホーム画面に追加してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">人を探すのではなくデスクを選びたい場合 — 設備で絞り込む、図から直接予約する —
 は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi__6xigflsu0jpzdpevpk">
+      <w:hyperlink w:history="1" r:id="rIdhxyb30kbd-vzegrhd1loz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フロア図からデスクを探す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1290,51 +1306,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddbpkhttfiyzx-9vg2omdz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rIddjkourkek_kox_gxrjroc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdi__6xigflsu0jpzdpevpk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f317c11e30872639c66dc910f4bbef918a2f35c4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db1a6e9a8f9e3720bc654fce3b7ead3bf6b67aaa.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ffa900d61f454bd7938a8145f897cc9a0cf52638.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1bf8fb408af3541823e11a4362c863fcd4047986.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/939819fd06a51bdd79115d59e63f650bd04e35f0.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdygpczjz20kmq0smd4sg8-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rIdzfe2cpomd0kunj2lojp8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdhxyb30kbd-vzegrhd1loz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cafb4c9fac8e1488950190b6e03a9dd652cd5de3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a2073964a118bca7b07cf1ce9af7bc362f48ddb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5ec1b2b57c2ee85df4eddf69a66ddd7548dcec6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d755ca573db0d6f9602ab36db34683760b48b4ea.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0df21fe45d55f9a19bbf07048944ca2d9d7c7790.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>指定した日に誰が出社しているかを見る</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>