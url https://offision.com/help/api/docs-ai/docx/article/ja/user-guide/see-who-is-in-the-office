--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdygpczjz20kmq0smd4sg8-">
+      <w:hyperlink w:history="1" r:id="rIdnt21wir1qvuq3nsxfzb1b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/see-who-is-in-the-office/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出社してみたらオフィスが半分空だった、というのは午前中を無駄にしたのと同じです。
@@ -785,51 +785,51 @@
         <w:t xml:space="preserve"> 空いているデスクに黙って座った人は、ここには
 現れません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">図に配置されていないデスク。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 階だけが設定されたデスクは問題なく予約できますが、
 地図には決して描かれません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzfe2cpomd0kunj2lojp8y">
+      <w:hyperlink w:history="1" r:id="rIdbq8t_gfquvbv_k8xauv_z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室やデスクが地図に出てこない</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -837,51 +837,51 @@
         <w:t xml:space="preserve">スマートフォンでは</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ホーム画面に地図が並びません。代わりに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">マップ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を
 ホーム画面に追加してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">人を探すのではなくデスクを選びたい場合 — 設備で絞り込む、図から直接予約する —
 は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhxyb30kbd-vzegrhd1loz">
+      <w:hyperlink w:history="1" r:id="rId9u33gnauixoteurkrpp5f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フロア図からデスクを探す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1306,51 +1306,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdygpczjz20kmq0smd4sg8-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rIdzfe2cpomd0kunj2lojp8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdhxyb30kbd-vzegrhd1loz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cafb4c9fac8e1488950190b6e03a9dd652cd5de3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a2073964a118bca7b07cf1ce9af7bc362f48ddb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5ec1b2b57c2ee85df4eddf69a66ddd7548dcec6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d755ca573db0d6f9602ab36db34683760b48b4ea.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0df21fe45d55f9a19bbf07048944ca2d9d7c7790.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnt21wir1qvuq3nsxfzb1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rIdbq8t_gfquvbv_k8xauv_z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rId9u33gnauixoteurkrpp5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cafb4c9fac8e1488950190b6e03a9dd652cd5de3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a2073964a118bca7b07cf1ce9af7bc362f48ddb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5ec1b2b57c2ee85df4eddf69a66ddd7548dcec6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d755ca573db0d6f9602ab36db34683760b48b4ea.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0df21fe45d55f9a19bbf07048944ca2d9d7c7790.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>指定した日に誰が出社しているかを見る</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>