--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -26,132 +26,148 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フロア図で空きを見て、そこから予約する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">フロア図に映るルームとデスクのリアルタイムの空き状況と、誰にも頼まずそこから直接予約する方法 — アプリでも、ロビーやフロアのタッチスクリーンでも。色の意味、タイムスライダーが重要な理由、そしてコワーキングスペースの会員が地図からできること、できないこと。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] フロア図に映るルームとデスクのリアルタイムの空き状況と、誰にも頼まずそこから直接予約する方法 — アプリでも、ロビーやフロアのタッチスクリーンでも。色の意味、タイムスライダーが重要な理由、そしてコワーキングスペースの会員が地図からできること、できないこと。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvanzp0ctc00u9qjet5mjl">
+      <w:hyperlink w:history="1" r:id="rIdwklbitrumskxlxhif8wfc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/see-what-is-free-on-the-floor-plan-and-book-it/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">はい — フロア図はリアルタイムで、そこに描かれていて空いているものは、そこから予約
 できます。受付の誰かが関わることはありません。会員も、アカウントを持つ来訪者も、
 別のフロアの同僚も、ルームやデスクを押して時間を選べば、それでその人のものです。
 同じ図が二つの場所に表示され、この記事は両方を扱います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 会社がそのフロアの図をアップロードし、ルームとデスクをその上に置いてある必要が
 あります。図に載っていないルームも一覧からは予約できます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdholi6itjgj6o_1bbgostb">
+      <w:hyperlink w:history="1" r:id="rIdzpbpwysgouyxgosd7pxqz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">今すぐ空いているルームを取る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。
 管理者がホーム横のパネルを全員に対して非表示にすることもできますが、マップの
 ページ自体は残ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">画像は Classic map です。アカウントで Map 2.0 が表示される場合は、その種類の作図とリソース割り当てが必要です。どちらのマップでも予約権限は変わりません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">アプリで: ホーム画面の隣の地図</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フロア図はホーム画面の右半分です（管理者がそこで非表示にしていない場合）。左上の
 コントロールがフロアの名前で、開くと建物と
 フロアを切り替えられます。その一覧の上に並ぶアイコンの列 — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
@@ -210,51 +226,51 @@
         </w:rPr>
         <w:t xml:space="preserve">ウォークインのみ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のデスクは、あとから断るのではなくカード上でそう伝えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">右上の検索は、ルームや人を名前で探して図の上に示します。隣のスライダーのボタンは
 地図が描くものをカテゴリやルームの装備で絞り込むフィルターで、30 室あるフロアが
 スクリーン付きの 3 室になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスク側 — 空きデスクの数を示すフロア一覧、同僚の近くに座ること — は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjuy9kminjchgxvw5rpyqp">
+      <w:hyperlink w:history="1" r:id="rId0tbvrp6ze_a514t0_mu0w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フロア図からデスクを探す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で順を追って説明して
 います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ロビーやフロアの画面で</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -351,51 +367,51 @@
         </w:rPr>
         <w:t xml:space="preserve">タイムスライダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソース検索</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で、アプリのスライダーと検索を画面にも
 載せます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvatsx-mxdfcckgvzz789h">
+      <w:hyperlink w:history="1" r:id="rIdw007t3vb6o1mk6ldfdn_p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">「予約状況 - 地図」ウィジェット</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。
 タッチのない画面でもリアルタイムの図は表示されます。予約が取れないだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいったか確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -433,51 +449,51 @@
         <w:t xml:space="preserve"> そのフロアのすべての予約が、誰が作ったものであれ
 図を色付けします。地図が使用中のルームを隠すことはありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰が何を予約できるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> チーム専用のルーム、ウォークインのみのデスク、承認を
 求めるルームは、地図でもフォームと同じように振る舞います —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtzxsxadkexfzzdmlgsqjq">
+      <w:hyperlink w:history="1" r:id="rIdw8rlnnfksalk_d3qv0ztd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームが予約を拒否する理由</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -923,51 +939,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvanzp0ctc00u9qjet5mjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/see-what-is-free-on-the-floor-plan-and-book-it/" TargetMode="External"/><Relationship Id="rIdholi6itjgj6o_1bbgostb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rIdjuy9kminjchgxvw5rpyqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdvatsx-mxdfcckgvzz789h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdtzxsxadkexfzzdmlgsqjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwklbitrumskxlxhif8wfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/see-what-is-free-on-the-floor-plan-and-book-it/" TargetMode="External"/><Relationship Id="rIdzpbpwysgouyxgosd7pxqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId0tbvrp6ze_a514t0_mu0w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdw007t3vb6o1mk6ldfdn_p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdw8rlnnfksalk_d3qv0ztd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>フロア図で空きを見て、そこから予約する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>