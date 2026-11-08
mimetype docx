--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,99 +52,99 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwklbitrumskxlxhif8wfc">
+      <w:hyperlink w:history="1" r:id="rIdmunrlrjn3x9wgdewq9ik4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/see-what-is-free-on-the-floor-plan-and-book-it/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">はい — フロア図はリアルタイムで、そこに描かれていて空いているものは、そこから予約
 できます。受付の誰かが関わることはありません。会員も、アカウントを持つ来訪者も、
 別のフロアの同僚も、ルームやデスクを押して時間を選べば、それでその人のものです。
 同じ図が二つの場所に表示され、この記事は両方を扱います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 会社がそのフロアの図をアップロードし、ルームとデスクをその上に置いてある必要が
 あります。図に載っていないルームも一覧からは予約できます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzpbpwysgouyxgosd7pxqz">
+      <w:hyperlink w:history="1" r:id="rIdgwzagswm1oueyukhs5nxc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">今すぐ空いているルームを取る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。
 管理者がホーム横のパネルを全員に対して非表示にすることもできますが、マップの
 ページ自体は残ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">画像は Classic map です。アカウントで Map 2.0 が表示される場合は、その種類の作図とリソース割り当てが必要です。どちらのマップでも予約権限は変わりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -226,51 +226,51 @@
         </w:rPr>
         <w:t xml:space="preserve">ウォークインのみ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のデスクは、あとから断るのではなくカード上でそう伝えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">右上の検索は、ルームや人を名前で探して図の上に示します。隣のスライダーのボタンは
 地図が描くものをカテゴリやルームの装備で絞り込むフィルターで、30 室あるフロアが
 スクリーン付きの 3 室になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスク側 — 空きデスクの数を示すフロア一覧、同僚の近くに座ること — は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0tbvrp6ze_a514t0_mu0w">
+      <w:hyperlink w:history="1" r:id="rIdjdpzqxbqoxbnb3moklbeh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フロア図からデスクを探す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で順を追って説明して
 います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ロビーやフロアの画面で</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -367,51 +367,51 @@
         </w:rPr>
         <w:t xml:space="preserve">タイムスライダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソース検索</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で、アプリのスライダーと検索を画面にも
 載せます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw007t3vb6o1mk6ldfdn_p">
+      <w:hyperlink w:history="1" r:id="rIdcxnb5k2b-fttef3sq2dj_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">「予約状況 - 地図」ウィジェット</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。
 タッチのない画面でもリアルタイムの図は表示されます。予約が取れないだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいったか確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -449,51 +449,51 @@
         <w:t xml:space="preserve"> そのフロアのすべての予約が、誰が作ったものであれ
 図を色付けします。地図が使用中のルームを隠すことはありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰が何を予約できるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> チーム専用のルーム、ウォークインのみのデスク、承認を
 求めるルームは、地図でもフォームと同じように振る舞います —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw8rlnnfksalk_d3qv0ztd">
+      <w:hyperlink w:history="1" r:id="rIddfmjzkpmrb9qwpp_g7wpr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームが予約を拒否する理由</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -939,51 +939,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwklbitrumskxlxhif8wfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/see-what-is-free-on-the-floor-plan-and-book-it/" TargetMode="External"/><Relationship Id="rIdzpbpwysgouyxgosd7pxqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId0tbvrp6ze_a514t0_mu0w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdw007t3vb6o1mk6ldfdn_p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdw8rlnnfksalk_d3qv0ztd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmunrlrjn3x9wgdewq9ik4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/see-what-is-free-on-the-floor-plan-and-book-it/" TargetMode="External"/><Relationship Id="rIdgwzagswm1oueyukhs5nxc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rIdjdpzqxbqoxbnb3moklbeh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdcxnb5k2b-fttef3sq2dj_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIddfmjzkpmrb9qwpp_g7wpr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>フロア図で空きを見て、そこから予約する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>