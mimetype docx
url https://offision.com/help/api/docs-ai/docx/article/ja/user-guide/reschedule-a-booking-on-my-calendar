--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgppe91a_kqyv6wxtghj8y">
+      <w:hyperlink w:history="1" r:id="rIdj0xk-3wyxstd-ccdm3mqj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/reschedule-a-booking-on-my-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">マイカレンダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 には、自分に関わる予定がすべて集まります。自分が予約したルームやデスク、招待された会議、自分が招いた来訪者、そして
@@ -1334,51 +1334,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約ルールに関するメッセージ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7200"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">新しい時間がルールに反しています — 他の予約と重なる、先すぎる、ルームが使える時間帯の外である、など。予約フォームが出すのと同じ拒否で、</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbiel1n9hqoltgajkjfvdv">
+            <w:hyperlink w:history="1" r:id="rIdaq6jgnpppg-juh2sd9qqw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ルームが予約を拒否する理由</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> に一覧があります。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームを変えたいとき</w:t>
@@ -1858,51 +1858,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgppe91a_kqyv6wxtghj8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdbiel1n9hqoltgajkjfvdv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d202f1985666f9384348d3b0512dc03c7ebfdae2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f16036bc0f4c89b76df37c6130cb7824c0c234b0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a5e9e38662cd89c06a5667522f2b2acca6683cfc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2ca61145ba91786366b76acc92f021e86c8835b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdj0xk-3wyxstd-ccdm3mqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdaq6jgnpppg-juh2sd9qqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d202f1985666f9384348d3b0512dc03c7ebfdae2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f16036bc0f4c89b76df37c6130cb7824c0c234b0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a5e9e38662cd89c06a5667522f2b2acca6683cfc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2ca61145ba91786366b76acc92f021e86c8835b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>マイカレンダーで予約の時間を変更する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>