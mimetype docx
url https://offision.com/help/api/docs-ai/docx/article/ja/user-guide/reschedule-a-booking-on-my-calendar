--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj0xk-3wyxstd-ccdm3mqj">
+      <w:hyperlink w:history="1" r:id="rId7l2hizhmodifa1frjs2yg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/reschedule-a-booking-on-my-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">マイカレンダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 には、自分に関わる予定がすべて集まります。自分が予約したルームやデスク、招待された会議、自分が招いた来訪者、そして
@@ -1334,51 +1334,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約ルールに関するメッセージ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7200"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">新しい時間がルールに反しています — 他の予約と重なる、先すぎる、ルームが使える時間帯の外である、など。予約フォームが出すのと同じ拒否で、</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdaq6jgnpppg-juh2sd9qqw">
+            <w:hyperlink w:history="1" r:id="rIdefeddgotcvkdkruupvf-d">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ルームが予約を拒否する理由</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> に一覧があります。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームを変えたいとき</w:t>
@@ -1858,51 +1858,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdj0xk-3wyxstd-ccdm3mqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdaq6jgnpppg-juh2sd9qqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d202f1985666f9384348d3b0512dc03c7ebfdae2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f16036bc0f4c89b76df37c6130cb7824c0c234b0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a5e9e38662cd89c06a5667522f2b2acca6683cfc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2ca61145ba91786366b76acc92f021e86c8835b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7l2hizhmodifa1frjs2yg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdefeddgotcvkdkruupvf-d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/50f059a786fbfd018bdfb7d4d9700838f2ca7480.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/148bcb2f78fbcdc31feb8e0d543ce1b184cff02c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a124d2a5162cdc623cb0f053c0b7cad14c68b129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9957c7732d4814e4c8d3d04e82a21f7fb61cdbab.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>マイカレンダーで予約の時間を変更する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>