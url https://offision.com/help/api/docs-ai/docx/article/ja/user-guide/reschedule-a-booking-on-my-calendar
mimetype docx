--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7l2hizhmodifa1frjs2yg">
+      <w:hyperlink w:history="1" r:id="rIdus826c2coh1nh6ecf3f38">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/reschedule-a-booking-on-my-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">マイカレンダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 には、自分に関わる予定がすべて集まります。自分が予約したルームやデスク、招待された会議、自分が招いた来訪者、そして
@@ -1334,51 +1334,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約ルールに関するメッセージ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7200"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">新しい時間がルールに反しています — 他の予約と重なる、先すぎる、ルームが使える時間帯の外である、など。予約フォームが出すのと同じ拒否で、</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdefeddgotcvkdkruupvf-d">
+            <w:hyperlink w:history="1" r:id="rIdcye0mq2qgpzqldohb2mtm">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ルームが予約を拒否する理由</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> に一覧があります。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームを変えたいとき</w:t>
@@ -1858,51 +1858,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7l2hizhmodifa1frjs2yg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdefeddgotcvkdkruupvf-d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/50f059a786fbfd018bdfb7d4d9700838f2ca7480.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/148bcb2f78fbcdc31feb8e0d543ce1b184cff02c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a124d2a5162cdc623cb0f053c0b7cad14c68b129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9957c7732d4814e4c8d3d04e82a21f7fb61cdbab.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdus826c2coh1nh6ecf3f38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdcye0mq2qgpzqldohb2mtm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/50f059a786fbfd018bdfb7d4d9700838f2ca7480.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/148bcb2f78fbcdc31feb8e0d543ce1b184cff02c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a124d2a5162cdc623cb0f053c0b7cad14c68b129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9957c7732d4814e4c8d3d04e82a21f7fb61cdbab.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>マイカレンダーで予約の時間を変更する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>