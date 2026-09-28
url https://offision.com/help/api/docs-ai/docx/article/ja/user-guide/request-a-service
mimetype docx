--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">会議のために何かをしてもらう 2 つの場面 — 予約と一緒に注文する場合と、会議中に呼ぶ場合。それぞれ何を尋ねられるか、依頼したあとどう追うか、そして目の前のサービス一覧が他の人と同じではない理由。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcoo8spdslaxmq6kxdd1_o">
+      <w:hyperlink w:history="1" r:id="rId79nucpqeqkrq1sev9haoz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/request-a-service/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">とは、会議のために誰かがしてくれる仕事のことです。お茶を運ぶ、終わったあとに片づける、目を覚まさない画面を見に来る、といったものです。自分で手配するのではなく、依頼すれば、その仕事をする人に届きます。</w:t>
       </w:r>
@@ -296,50 +296,114 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">開いた状態。このルームのサービス。ここに並ぶ名前はある会社の例で、実際の内容は異なります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">サービスが尋ねること</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">サービスにチェックを入れると、短い質問が開くことがあります — 何杯か、温かいか冷たいか、画面の何が悪いか。ひとつタップするとそれだけが開き、戻る矢印が付きます。プラスマイナスのステッパーで数、テキスト一行、タップで選ぶ選択肢のいずれかで、どれになるかはサービスの作りしだいです。答えが必須の選択肢には </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">少なくとも一つ選択してください</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> が上に出ます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">答えはそれぞれ一行として戻り、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">×</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> で取り消せます。複数答えられるサービスでは、その下に </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">さらに追加</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> が出ます — コーヒー 3 杯とお茶 2 杯なら、一度ではなく二度です。未回答には </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">赤い点</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> が付き、消えるまで予約は保存できません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">追加の質問があるサービスもあります。カップの数、ホットかアイスか、何が起きているか、などです。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">赤い点</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は未回答を示し、答えるまで予約はできません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -412,51 +476,51 @@
         <w:t xml:space="preserve"> と確認を求められます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">あとはいつもどおり予約します。依頼が出るのは予約を保存したときで、それより前ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">お茶を頼むと、会議より長くルームがふさがることがあります。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 事前の準備や事後の片づけが必要なサービスは、その時間をルームの一日から取ります。17 時までの会議に清掃が付けば、ルームは 17 時 15 分まで押さえられます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdunumhyokcib4tvhhd2zat">
+      <w:hyperlink w:history="1" r:id="rIdftfo6r0bdqwi4msi0ru-l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービスリクエストの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フォームがサービスを受け付けないとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サービスは画面に残り、その下に理由が表示されます。</w:t>
@@ -841,51 +905,68 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">開いた使用中バー。サービスは延長と完結のとなりにあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">これは会議が実際に始まってからのみ表示されます。開始時刻を過ぎていても、チェックインしていない予約にはまだ出ません。</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">サービスはルームが使用中になってから現れます。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> これは予約が始まった時点と同じとはかぎりません。ほとんどのルームでは同じで、予約は開始時刻に自動で使用中になり、バーもそこで現れます。チェックインを求めるルームでは予約はそのまま待ち、誰かがチェックインするまでバーには </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">チェックイン</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> しか出ません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">押せば、依頼は 3 タップで済みます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4572000" cy="1943100"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="in-use-service-view-ja" descr="このルームのサービス。すでに依頼したものは開かず、印が付きます。" title="このルームのサービス。すでに依頼したものは開かず、印が付きます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1089,56 +1170,82 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を選びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チェックと </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">送信成功</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で確認されます。ルームは自動的に添えられるので、どこにいるかを伝える必要はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">または予約そのものから</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">カレンダーで予約を開くと、会議が使用中のあいだは同じ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">サービスを依頼</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> の行があり、開くのも同じリストです。ルーム自身の連絡手段があれば、それもここに出ます — Microsoft Teams のチャット、Zoom、WhatsApp、LINE、Webex スペース、電話番号、SMS、メールアドレス、ウェブページ。これらは依頼を出すかわりに人へ直接つながるもので、どれが出るかはルームの設定であって、依頼する側の設定ではありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同じ依頼は、ドアの外のパネルからも、テーブルの QR コードがあるルームではそこからもできます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdksbxemqd9r8xa7qz3vhx-">
+      <w:hyperlink w:history="1" r:id="rIdyw4ybicam1tf8y98mftyl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームパネルからサービスを依頼する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">実際に頼めるもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1350,98 +1457,98 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">却下済み</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。担当者が何か書き返した依頼には </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">スタッフのコメント</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が付きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">状態が変わってもメールが届くのは、担当者が知らせることを選んだときだけです。静かに状態が進むのはふつうのことで、不具合ではありません。その裏側のキューについては </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmjou_xpqy3ue4sqvfnaqd">
+      <w:hyperlink w:history="1" r:id="rIdadoessilc01ewxfp8xfxd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービスリクエストの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">取り消し</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2 つの経路で扱いが違います。必要になる前に知っておく価値のある部分です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約と一緒に注文したもの</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、予約を編集してチェックを外せば取り除けます — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0fpdylvbkvq0zcjq9m6un">
+      <w:hyperlink w:history="1" r:id="rId0zekdtwikd1uubn0kbzhp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を編集する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デフォルト</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のサービス、予約目的に付いてきたもの、締め切りを過ぎたものは、その方法では外せません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1475,270 +1582,270 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サービスのボタンが無いとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3179"/>
-        <w:gridCol w:w="6181"/>
+        <w:gridCol w:w="2217"/>
+        <w:gridCol w:w="7143"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3179"/>
+            <w:tcW w:type="dxa" w:w="2217"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">理由</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6181"/>
+            <w:tcW w:type="dxa" w:w="7143"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">代わりにできること</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3179"/>
+            <w:tcW w:type="dxa" w:w="2217"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームに何も紐づいていない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6181"/>
+            <w:tcW w:type="dxa" w:w="7143"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">アプリ上ではできることはありません。そのルームの担当者に聞いてください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3179"/>
+            <w:tcW w:type="dxa" w:w="2217"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">サービス自身の時間外</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6181"/>
+            <w:tcW w:type="dxa" w:w="7143"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">始まるまで待つか、ルーム独自の連絡手段を使ってください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3179"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">先にチェックインしてください。ルームが使用中になると現れます</w:t>
+            <w:tcW w:type="dxa" w:w="2217"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ルームがまだ使用中ではない</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7143"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">チェックインを求めるルームなら先にチェックインしてください。そうでなければ開始時刻を待てば、バーはひとりでに現れます</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3179"/>
+            <w:tcW w:type="dxa" w:w="2217"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">自分の予約ではない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6181"/>
+            <w:tcW w:type="dxa" w:w="7143"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主催者に頼んでください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3179"/>
+            <w:tcW w:type="dxa" w:w="2217"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約目的がルームのリストを置き換えた</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6181"/>
+            <w:tcW w:type="dxa" w:w="7143"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約に合う別の目的があれば試してください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3179"/>
+            <w:tcW w:type="dxa" w:w="2217"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">組織でサービスが有効になっていない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6181"/>
+            <w:tcW w:type="dxa" w:w="7143"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">アプリ上ではできることはありません</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これは何ではないか</w:t>
       </w:r>
     </w:p>
@@ -1830,51 +1937,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームを長く取る方法</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8023"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約と一緒に注文したサービスは後続をふさぐことがありますが、会議を延長しているわけではありません — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdgjmoynkxbvwaxjfxwpgek">
+            <w:hyperlink w:history="1" r:id="rIditfuy9thx0x0l8grjrvvc">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">会議を延長する、または早めに終える</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照してください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -2344,51 +2451,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcoo8spdslaxmq6kxdd1_o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIdunumhyokcib4tvhhd2zat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdksbxemqd9r8xa7qz3vhx-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdmjou_xpqy3ue4sqvfnaqd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rId0fpdylvbkvq0zcjq9m6un" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdgjmoynkxbvwaxjfxwpgek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c1d5e97b3582d521cadf0804b09315443876482.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b4de068b075d9d3e1749f74b22eb92acff327de.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdc523ce271109c5c259824fdc0a82661bddeedd.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b77e399839767d7d97d5affcdd2a8220f7d0b4e4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b391ad4fb06d6a3921b012d00dfe1b58cb727395.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00d9a19c99862da6a7631f9dfb89b6b655455106.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId79nucpqeqkrq1sev9haoz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIdftfo6r0bdqwi4msi0ru-l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdyw4ybicam1tf8y98mftyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdadoessilc01ewxfp8xfxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rId0zekdtwikd1uubn0kbzhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIditfuy9thx0x0l8grjrvvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c1d5e97b3582d521cadf0804b09315443876482.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b4de068b075d9d3e1749f74b22eb92acff327de.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdc523ce271109c5c259824fdc0a82661bddeedd.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b77e399839767d7d97d5affcdd2a8220f7d0b4e4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b391ad4fb06d6a3921b012d00dfe1b58cb727395.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00d9a19c99862da6a7631f9dfb89b6b655455106.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>お茶・清掃・応援を頼む</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>