--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId79nucpqeqkrq1sev9haoz">
+      <w:hyperlink w:history="1" r:id="rIduxhvpe2bau6ravxkmicbi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/request-a-service/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">とは、会議のために誰かがしてくれる仕事のことです。お茶を運ぶ、終わったあとに片づける、目を覚まさない画面を見に来る、といったものです。自分で手配するのではなく、依頼すれば、その仕事をする人に届きます。</w:t>
       </w:r>
@@ -476,51 +476,51 @@
         <w:t xml:space="preserve"> と確認を求められます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">あとはいつもどおり予約します。依頼が出るのは予約を保存したときで、それより前ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">お茶を頼むと、会議より長くルームがふさがることがあります。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 事前の準備や事後の片づけが必要なサービスは、その時間をルームの一日から取ります。17 時までの会議に清掃が付けば、ルームは 17 時 15 分まで押さえられます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdftfo6r0bdqwi4msi0ru-l">
+      <w:hyperlink w:history="1" r:id="rIdlwowiyt4rfoqt6_ltin58">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービスリクエストの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フォームがサービスを受け付けないとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サービスは画面に残り、その下に理由が表示されます。</w:t>
@@ -1201,51 +1201,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">カレンダーで予約を開くと、会議が使用中のあいだは同じ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービスを依頼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の行があり、開くのも同じリストです。ルーム自身の連絡手段があれば、それもここに出ます — Microsoft Teams のチャット、Zoom、WhatsApp、LINE、Webex スペース、電話番号、SMS、メールアドレス、ウェブページ。これらは依頼を出すかわりに人へ直接つながるもので、どれが出るかはルームの設定であって、依頼する側の設定ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同じ依頼は、ドアの外のパネルからも、テーブルの QR コードがあるルームではそこからもできます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyw4ybicam1tf8y98mftyl">
+      <w:hyperlink w:history="1" r:id="rIddfllahwn5immflozmjf4m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームパネルからサービスを依頼する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">実際に頼めるもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1457,98 +1457,98 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">却下済み</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。担当者が何か書き返した依頼には </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">スタッフのコメント</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が付きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">状態が変わってもメールが届くのは、担当者が知らせることを選んだときだけです。静かに状態が進むのはふつうのことで、不具合ではありません。その裏側のキューについては </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdadoessilc01ewxfp8xfxd">
+      <w:hyperlink w:history="1" r:id="rIdwr51c9hqibfnj-o5hqjjf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービスリクエストの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">取り消し</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2 つの経路で扱いが違います。必要になる前に知っておく価値のある部分です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約と一緒に注文したもの</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、予約を編集してチェックを外せば取り除けます — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0zekdtwikd1uubn0kbzhp">
+      <w:hyperlink w:history="1" r:id="rIdizhwo7o0rdhw0yddrt1br">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を編集する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デフォルト</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のサービス、予約目的に付いてきたもの、締め切りを過ぎたものは、その方法では外せません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1937,51 +1937,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームを長く取る方法</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8023"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約と一緒に注文したサービスは後続をふさぐことがありますが、会議を延長しているわけではありません — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIditfuy9thx0x0l8grjrvvc">
+            <w:hyperlink w:history="1" r:id="rIdlzxywzb6v6i6uajmtw8pb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">会議を延長する、または早めに終える</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照してください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -2451,51 +2451,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId79nucpqeqkrq1sev9haoz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIdftfo6r0bdqwi4msi0ru-l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdyw4ybicam1tf8y98mftyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdadoessilc01ewxfp8xfxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rId0zekdtwikd1uubn0kbzhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIditfuy9thx0x0l8grjrvvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c1d5e97b3582d521cadf0804b09315443876482.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b4de068b075d9d3e1749f74b22eb92acff327de.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdc523ce271109c5c259824fdc0a82661bddeedd.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b77e399839767d7d97d5affcdd2a8220f7d0b4e4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b391ad4fb06d6a3921b012d00dfe1b58cb727395.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00d9a19c99862da6a7631f9dfb89b6b655455106.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduxhvpe2bau6ravxkmicbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIdlwowiyt4rfoqt6_ltin58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIddfllahwn5immflozmjf4m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdwr51c9hqibfnj-o5hqjjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdizhwo7o0rdhw0yddrt1br" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdlzxywzb6v6i6uajmtw8pb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f1e7b5058d798b7a25b17fcbc379229cf8563a9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1f33cd4f786f3441611acd82724f1f6f0b03db0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84956163ffe022bdd9f5cc513239a288736446c8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2122773ab634196f2ed9ef6fda8cd69bbd594c7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c68f0f51c513df9fbad75d92906f334042125f9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30cda223450ca54e3f4aeaf653b0ac59716f5e69.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>お茶・清掃・応援を頼む</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>