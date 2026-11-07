--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduxhvpe2bau6ravxkmicbi">
+      <w:hyperlink w:history="1" r:id="rId87nw-4xapla7ap0tsv32k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/request-a-service/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">とは、会議のために誰かがしてくれる仕事のことです。お茶を運ぶ、終わったあとに片づける、目を覚まさない画面を見に来る、といったものです。自分で手配するのではなく、依頼すれば、その仕事をする人に届きます。</w:t>
       </w:r>
@@ -476,51 +476,51 @@
         <w:t xml:space="preserve"> と確認を求められます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">あとはいつもどおり予約します。依頼が出るのは予約を保存したときで、それより前ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">お茶を頼むと、会議より長くルームがふさがることがあります。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 事前の準備や事後の片づけが必要なサービスは、その時間をルームの一日から取ります。17 時までの会議に清掃が付けば、ルームは 17 時 15 分まで押さえられます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlwowiyt4rfoqt6_ltin58">
+      <w:hyperlink w:history="1" r:id="rIdaelni8eysmk2ptld9rckv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービスリクエストの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フォームがサービスを受け付けないとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サービスは画面に残り、その下に理由が表示されます。</w:t>
@@ -1201,51 +1201,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">カレンダーで予約を開くと、会議が使用中のあいだは同じ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービスを依頼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の行があり、開くのも同じリストです。ルーム自身の連絡手段があれば、それもここに出ます — Microsoft Teams のチャット、Zoom、WhatsApp、LINE、Webex スペース、電話番号、SMS、メールアドレス、ウェブページ。これらは依頼を出すかわりに人へ直接つながるもので、どれが出るかはルームの設定であって、依頼する側の設定ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同じ依頼は、ドアの外のパネルからも、テーブルの QR コードがあるルームではそこからもできます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddfllahwn5immflozmjf4m">
+      <w:hyperlink w:history="1" r:id="rIdvhseabqjvghmy4qf-ehvb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームパネルからサービスを依頼する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">実際に頼めるもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1457,98 +1457,98 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">却下済み</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。担当者が何か書き返した依頼には </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">スタッフのコメント</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が付きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">状態が変わってもメールが届くのは、担当者が知らせることを選んだときだけです。静かに状態が進むのはふつうのことで、不具合ではありません。その裏側のキューについては </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwr51c9hqibfnj-o5hqjjf">
+      <w:hyperlink w:history="1" r:id="rIdxzg_ejlskr6k9xmvttw-v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービスリクエストの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">取り消し</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2 つの経路で扱いが違います。必要になる前に知っておく価値のある部分です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約と一緒に注文したもの</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、予約を編集してチェックを外せば取り除けます — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdizhwo7o0rdhw0yddrt1br">
+      <w:hyperlink w:history="1" r:id="rId-tfxpuzz95mlzlpzauryg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を編集する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デフォルト</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のサービス、予約目的に付いてきたもの、締め切りを過ぎたものは、その方法では外せません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1937,51 +1937,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームを長く取る方法</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8023"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約と一緒に注文したサービスは後続をふさぐことがありますが、会議を延長しているわけではありません — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlzxywzb6v6i6uajmtw8pb">
+            <w:hyperlink w:history="1" r:id="rIdv93r9v1iuggfxpvfyjl_v">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">会議を延長する、または早めに終える</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照してください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -2451,51 +2451,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduxhvpe2bau6ravxkmicbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIdlwowiyt4rfoqt6_ltin58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIddfllahwn5immflozmjf4m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdwr51c9hqibfnj-o5hqjjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdizhwo7o0rdhw0yddrt1br" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdlzxywzb6v6i6uajmtw8pb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f1e7b5058d798b7a25b17fcbc379229cf8563a9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1f33cd4f786f3441611acd82724f1f6f0b03db0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84956163ffe022bdd9f5cc513239a288736446c8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2122773ab634196f2ed9ef6fda8cd69bbd594c7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c68f0f51c513df9fbad75d92906f334042125f9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30cda223450ca54e3f4aeaf653b0ac59716f5e69.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId87nw-4xapla7ap0tsv32k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIdaelni8eysmk2ptld9rckv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdvhseabqjvghmy4qf-ehvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdxzg_ejlskr6k9xmvttw-v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rId-tfxpuzz95mlzlpzauryg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdv93r9v1iuggfxpvfyjl_v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f1e7b5058d798b7a25b17fcbc379229cf8563a9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1f33cd4f786f3441611acd82724f1f6f0b03db0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84956163ffe022bdd9f5cc513239a288736446c8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2122773ab634196f2ed9ef6fda8cd69bbd594c7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c68f0f51c513df9fbad75d92906f334042125f9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30cda223450ca54e3f4aeaf653b0ac59716f5e69.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>お茶・清掃・応援を頼む</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>