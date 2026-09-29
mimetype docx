--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">一般の社員が実際に触れる予約フォームを、項目ごとにすべて説明します。空いているルームを見つけ、時間を押さえ、人を招待し、そして Offision が「確定しました」「承認待ちです」「予約できません」のどれを返してきたのかを読み取るところまで。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxkysoxotncfqq8lwm4saa">
+      <w:hyperlink w:history="1" r:id="rIdhw8l4z11uyeg3uvabwlsw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/make-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision
 でルームを予約する作業は、フォーム 1
 つで完結します。フォームはあなたが誰で何を予約できるのかを分かった状態で開き、入力していくそばから答えを返します。ですから
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -495,51 +495,51 @@
       <w:r>
         <w:t xml:space="preserve"> — 予約するとルームを押さえるのではなく申請が送られます。どう見えるかは手順
 8 で説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックインが必要</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 誰かが到着を確認しないと、ルームは再び開放されます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj7g6ncgqhubuyplefewm2">
+      <w:hyperlink w:history="1" r:id="rIdembw0qa1lp46totekf3op">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインとノーショーの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">マークにカーソルを重ねると、どの条件かが分かります。星を押すとお気に入りになり、次回はこの一覧の上位に戻ってきます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -785,51 +785,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 は、ルームのスケジュールにもドアの外のパネルにも表示されて他の人が読むものです。自分のためではなく、その人たちのために書いてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">見せたくない場合は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">プライベート予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 をオンにします。ルームが埋まっていることは変わらず見えますが、タイトルもメモも出席者一覧も他の人の画面から消えます
 ——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt030eckq8n-wm2tfls6l-">
+      <w:hyperlink w:history="1" r:id="rIdx83wvp-4vdrp_zgiorffs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プライベート予約で隠れるもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メモ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は議題にあたり、招待と一緒に届きます。</w:t>
       </w:r>
@@ -918,61 +918,85 @@
       <w:r>
         <w:t xml:space="preserve"> で同僚を、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">グループを検索</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 でチームをまとめて招待でき、メールアドレスを入力すれば社外の人も招待できます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">空き状況を確認する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 で、確定する前に誰が埋まっているかを見られます——さらに</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkqqgydr3sxcmldjxllm8h">
+      <w:hyperlink w:history="1" r:id="rIdsgrkgsq8-5ke0z7tcy2nb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">全員の都合が合う時間
 を探す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">こともできます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">すでに手元にリストがあるなら、1人ずつ検索せずに貼り付けてください。この欄は Outlook
+の </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alex Wong  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 形式を読み取り、セミコロン・カンマ・タブ・改行で
+区切るので、宛先リストをまとめて入れられ、何人見つかったかが表示されます。どのユーザー
+にも一致しないアドレスはメールのみの参加者として残り、アドレスでないものは直せるように
+欄の中に残ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2752725"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-booking-attendees-ja" descr="出席者。同僚、グループ、または社外の人のメールアドレス。" title="出席者。同僚、グループ、または社外の人のメールアドレス。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1049,127 +1073,127 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">社外の人を招待すると、リストの下に </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">外部参加者を来訪者として招待する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> という
 スイッチが現れます。これをオンにすると、同じ予約でその人の入館も登録されます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdytsntwaau02pjap4nmgua">
+      <w:hyperlink w:history="1" r:id="rIdvtuslsz7onhzr0i1osu78">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルーム予約と同時に来訪者を招待する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. フォームが尋ねるその他の項目に答える</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出席者の下は、予約に何が必要かを会社が決めた部分です。費用項目、プロジェクト
 ID、予約目的、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームの利用者数</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、あるいは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービスを依頼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 の下にあるケータリングや備品の依頼などです —— </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9jskzhpa-pj2rbmzi0mki">
+      <w:hyperlink w:history="1" r:id="rIdg7zbd43ycmiqwnyxqals9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">お茶・清掃・応援を頼む</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">これらはルームを選んで初めて現れます</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。フォームではなくルームに紐づいているからです。あるはずの項目が見当たらないときは、先にルームを選んでください。どの項目が存在するかは管理者が決めます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddj06bisjcvronayl9hhi5">
+      <w:hyperlink w:history="1" r:id="rIdllxqwncvftay51ewlwt2l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約フォームリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 繰り返すなら、繰り返しにする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フォーム上部のコントロールは </w:t>
@@ -1184,51 +1208,51 @@
       <w:r>
         <w:t xml:space="preserve">・</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">繰り返し</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">・</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">シリーズ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を提示します。繰り返しは
 予定に沿って繰り返す 1 件の予約、シリーズは各回を別々に予約します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnl7s2cgivedjjn77p-pbq">
+      <w:hyperlink w:history="1" r:id="rIdbehbr897le9upin6t5fe8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">繰り返しの会議を予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. 予約する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1331,80 +1355,80 @@
         <w:t xml:space="preserve">
 — 会社が承認者を指定していれば </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">承認者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 に誰が判断するかが並びます。それでも </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を選びます。申請が送られます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdngm1vfdqrfflw7ewoel0m">
+      <w:hyperlink w:history="1" r:id="rIdnvfzia6tmbxsw8lfulbu_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの予約に承認を必須にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、フォームが埋まりかつ許可されるまで押せません。必須項目がまだ空か、すぐ上で
 予約が拒否されています。それぞれの意味は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwdglnrnrfypqv7hxlbf5o">
+      <w:hyperlink w:history="1" r:id="rIdkj3g2xklmzqcld1pw8xmf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームが予約を拒否する理由</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9. 確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision は 3 つのメッセージのいずれかで応答します。3 つは同じ意味ではありません。</w:t>
@@ -1592,51 +1616,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">今すぐルームが要るだけのとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約ボタンの隣の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">今すぐ検索</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はフォームを飛ばします。長さを選ぶと、そのあいだ空いている
 ルームが並びます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqz9srlvhnj1qsqfexthae">
+      <w:hyperlink w:history="1" r:id="rId8yufgkymzk92ovpqg9gtq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">今すぐ空いているルームを取る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -2062,51 +2086,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxkysoxotncfqq8lwm4saa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/make-a-booking/" TargetMode="External"/><Relationship Id="rIdj7g6ncgqhubuyplefewm2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdt030eckq8n-wm2tfls6l-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdkqqgydr3sxcmldjxllm8h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdytsntwaau02pjap4nmgua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rId9jskzhpa-pj2rbmzi0mki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-a-service/" TargetMode="External"/><Relationship Id="rIddj06bisjcvronayl9hhi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdnl7s2cgivedjjn77p-pbq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdngm1vfdqrfflw7ewoel0m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdwdglnrnrfypqv7hxlbf5o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rIdqz9srlvhnj1qsqfexthae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/70769434904b1d90943ff008d6a0d7fc8fa84716.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7eec6879b25da35c9fd137799b5657c65fcb1aa1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4300eae044a178d10d2802e9acfc5128c5256b1e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02b4ad6ff8ad12b99bf938cb08d468555d7f5e2f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/616306716b82718a3d8d3a3d7587edf90dad669e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dcc696a71046e54ed18666367fe1474b5143ddf5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da97133655dbe19006a5037bdaf0cff396ee0922.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhw8l4z11uyeg3uvabwlsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/make-a-booking/" TargetMode="External"/><Relationship Id="rIdembw0qa1lp46totekf3op" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdx83wvp-4vdrp_zgiorffs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdsgrkgsq8-5ke0z7tcy2nb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdvtuslsz7onhzr0i1osu78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdg7zbd43ycmiqwnyxqals9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-a-service/" TargetMode="External"/><Relationship Id="rIdllxqwncvftay51ewlwt2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdbehbr897le9upin6t5fe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdnvfzia6tmbxsw8lfulbu_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdkj3g2xklmzqcld1pw8xmf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId8yufgkymzk92ovpqg9gtq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/70769434904b1d90943ff008d6a0d7fc8fa84716.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7eec6879b25da35c9fd137799b5657c65fcb1aa1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4300eae044a178d10d2802e9acfc5128c5256b1e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02b4ad6ff8ad12b99bf938cb08d468555d7f5e2f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/616306716b82718a3d8d3a3d7587edf90dad669e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dcc696a71046e54ed18666367fe1474b5143ddf5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da97133655dbe19006a5037bdaf0cff396ee0922.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>会議室を予約する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>