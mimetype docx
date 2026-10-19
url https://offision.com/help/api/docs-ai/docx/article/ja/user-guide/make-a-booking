--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">一般の社員が実際に触れる予約フォームを、項目ごとにすべて説明します。空いているルームを見つけ、時間を押さえ、人を招待し、そして Offision が「確定しました」「承認待ちです」「予約できません」のどれを返してきたのかを読み取るところまで。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-13</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhw8l4z11uyeg3uvabwlsw">
+      <w:hyperlink w:history="1" r:id="rIdwxvrr46q2awz8nx3hkznu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/make-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision
 でルームを予約する作業は、フォーム 1
 つで完結します。フォームはあなたが誰で何を予約できるのかを分かった状態で開き、入力していくそばから答えを返します。ですから
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -495,51 +495,51 @@
       <w:r>
         <w:t xml:space="preserve"> — 予約するとルームを押さえるのではなく申請が送られます。どう見えるかは手順
 8 で説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックインが必要</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 誰かが到着を確認しないと、ルームは再び開放されます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdembw0qa1lp46totekf3op">
+      <w:hyperlink w:history="1" r:id="rIdkrry7kob04ryzgucgxcsj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインとノーショーの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">マークにカーソルを重ねると、どの条件かが分かります。星を押すとお気に入りになり、次回はこの一覧の上位に戻ってきます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -744,92 +744,100 @@
         <w:t xml:space="preserve"> と付きます。夕方に一覧が短くなっても、期待していた並びのままに見えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">逆から進めることもできます。ルームを空のままにしておくと Offision
 が欄の下にルームを提案します。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">提案</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 と付いたチップがそれで、選ぶとそのルームが入ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">人数を指定したとき、最小人数はルーム候補の絞り込みに使われます。4～8人のルームは2人の候補には出ませんが、少人数の予約自体を無効にはしません。最大人数は定員フィルターと参加者数の警告に使われ、警告だけで予約が禁止されることはありません。優先順位の設定は適した候補の順位を変えます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 何の会議かを書く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タイトル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 は、ルームのスケジュールにもドアの外のパネルにも表示されて他の人が読むものです。自分のためではなく、その人たちのために書いてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">見せたくない場合は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">プライベート予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 をオンにします。ルームが埋まっていることは変わらず見えますが、タイトルもメモも出席者一覧も他の人の画面から消えます
 ——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx83wvp-4vdrp_zgiorffs">
+      <w:hyperlink w:history="1" r:id="rId-pqdlt0xty1toccleefkj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プライベート予約で隠れるもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メモ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は議題にあたり、招待と一緒に届きます。</w:t>
       </w:r>
@@ -918,51 +926,51 @@
       <w:r>
         <w:t xml:space="preserve"> で同僚を、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">グループを検索</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 でチームをまとめて招待でき、メールアドレスを入力すれば社外の人も招待できます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">空き状況を確認する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 で、確定する前に誰が埋まっているかを見られます——さらに</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsgrkgsq8-5ke0z7tcy2nb">
+      <w:hyperlink w:history="1" r:id="rIdsa1t-r5pt3hacp4fx5pcu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">全員の都合が合う時間
 を探す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">こともできます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">すでに手元にリストがあるなら、1人ずつ検索せずに貼り付けてください。この欄は Outlook
 の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1073,127 +1081,127 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">社外の人を招待すると、リストの下に </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">外部参加者を来訪者として招待する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> という
 スイッチが現れます。これをオンにすると、同じ予約でその人の入館も登録されます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvtuslsz7onhzr0i1osu78">
+      <w:hyperlink w:history="1" r:id="rIdgnzx9mag56rj-ovthbevk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルーム予約と同時に来訪者を招待する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. フォームが尋ねるその他の項目に答える</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出席者の下は、予約に何が必要かを会社が決めた部分です。費用項目、プロジェクト
 ID、予約目的、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームの利用者数</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、あるいは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービスを依頼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 の下にあるケータリングや備品の依頼などです —— </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg7zbd43ycmiqwnyxqals9">
+      <w:hyperlink w:history="1" r:id="rIdjl4cossb1fn54fnfn-x0f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">お茶・清掃・応援を頼む</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">これらはルームを選んで初めて現れます</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。フォームではなくルームに紐づいているからです。あるはずの項目が見当たらないときは、先にルームを選んでください。どの項目が存在するかは管理者が決めます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdllxqwncvftay51ewlwt2l">
+      <w:hyperlink w:history="1" r:id="rIdmsvukrwmrtcqpxkqepxk4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約フォームリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 繰り返すなら、繰り返しにする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フォーム上部のコントロールは </w:t>
@@ -1208,51 +1216,51 @@
       <w:r>
         <w:t xml:space="preserve">・</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">繰り返し</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">・</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">シリーズ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を提示します。繰り返しは
 予定に沿って繰り返す 1 件の予約、シリーズは各回を別々に予約します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbehbr897le9upin6t5fe8">
+      <w:hyperlink w:history="1" r:id="rIdzeqryllbpmwfwtw8dwfzl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">繰り返しの会議を予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. 予約する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1355,80 +1363,80 @@
         <w:t xml:space="preserve">
 — 会社が承認者を指定していれば </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">承認者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 に誰が判断するかが並びます。それでも </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を選びます。申請が送られます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnvfzia6tmbxsw8lfulbu_">
+      <w:hyperlink w:history="1" r:id="rIdluhwnwu9ruwfonbxqlucs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの予約に承認を必須にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、フォームが埋まりかつ許可されるまで押せません。必須項目がまだ空か、すぐ上で
 予約が拒否されています。それぞれの意味は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkj3g2xklmzqcld1pw8xmf">
+      <w:hyperlink w:history="1" r:id="rIdz3x9ox4cr57imrtjrzwql">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームが予約を拒否する理由</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9. 確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision は 3 つのメッセージのいずれかで応答します。3 つは同じ意味ではありません。</w:t>
@@ -1616,51 +1624,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">今すぐルームが要るだけのとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約ボタンの隣の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">今すぐ検索</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はフォームを飛ばします。長さを選ぶと、そのあいだ空いている
 ルームが並びます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8yufgkymzk92ovpqg9gtq">
+      <w:hyperlink w:history="1" r:id="rIdljppwks_32wjv0glvzjtr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">今すぐ空いているルームを取る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -2086,51 +2094,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhw8l4z11uyeg3uvabwlsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/make-a-booking/" TargetMode="External"/><Relationship Id="rIdembw0qa1lp46totekf3op" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdx83wvp-4vdrp_zgiorffs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdsgrkgsq8-5ke0z7tcy2nb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdvtuslsz7onhzr0i1osu78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdg7zbd43ycmiqwnyxqals9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-a-service/" TargetMode="External"/><Relationship Id="rIdllxqwncvftay51ewlwt2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdbehbr897le9upin6t5fe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdnvfzia6tmbxsw8lfulbu_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdkj3g2xklmzqcld1pw8xmf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId8yufgkymzk92ovpqg9gtq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/70769434904b1d90943ff008d6a0d7fc8fa84716.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7eec6879b25da35c9fd137799b5657c65fcb1aa1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4300eae044a178d10d2802e9acfc5128c5256b1e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02b4ad6ff8ad12b99bf938cb08d468555d7f5e2f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/616306716b82718a3d8d3a3d7587edf90dad669e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dcc696a71046e54ed18666367fe1474b5143ddf5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da97133655dbe19006a5037bdaf0cff396ee0922.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwxvrr46q2awz8nx3hkznu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/make-a-booking/" TargetMode="External"/><Relationship Id="rIdkrry7kob04ryzgucgxcsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId-pqdlt0xty1toccleefkj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdsa1t-r5pt3hacp4fx5pcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdgnzx9mag56rj-ovthbevk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdjl4cossb1fn54fnfn-x0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-a-service/" TargetMode="External"/><Relationship Id="rIdmsvukrwmrtcqpxkqepxk4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdzeqryllbpmwfwtw8dwfzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdluhwnwu9ruwfonbxqlucs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdz3x9ox4cr57imrtjrzwql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rIdljppwks_32wjv0glvzjtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/065f68ade4ccdaae953b2ea9b90c5eaa0215c0f6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9045c95f515070bad6bf63d96c3970e8a2c82b92.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/add20e0693a9ab520670f82ca8c51854598fb05b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d074f2d6d537f75698b249c4f74ae6293431a64.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95df1512ada59fb1b20cbaf38d878327e41bffc5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5b4257bfb14249a58145929ae003ae9a7be23a8d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da2a6dfea297519aba113f41be61d9a4441534c7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>会議室を予約する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>