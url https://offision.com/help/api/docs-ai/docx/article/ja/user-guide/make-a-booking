--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwxvrr46q2awz8nx3hkznu">
+      <w:hyperlink w:history="1" r:id="rIdttmngu2a3oy2pxmi22jwk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/make-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision
 でルームを予約する作業は、フォーム 1
 つで完結します。フォームはあなたが誰で何を予約できるのかを分かった状態で開き、入力していくそばから答えを返します。ですから
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -495,51 +495,51 @@
       <w:r>
         <w:t xml:space="preserve"> — 予約するとルームを押さえるのではなく申請が送られます。どう見えるかは手順
 8 で説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックインが必要</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 誰かが到着を確認しないと、ルームは再び開放されます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkrry7kob04ryzgucgxcsj">
+      <w:hyperlink w:history="1" r:id="rIdcywdbm8h5kqtxglenrkte">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインとノーショーの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">マークにカーソルを重ねると、どの条件かが分かります。星を押すとお気に入りになり、次回はこの一覧の上位に戻ってきます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -793,51 +793,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 は、ルームのスケジュールにもドアの外のパネルにも表示されて他の人が読むものです。自分のためではなく、その人たちのために書いてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">見せたくない場合は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">プライベート予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 をオンにします。ルームが埋まっていることは変わらず見えますが、タイトルもメモも出席者一覧も他の人の画面から消えます
 ——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-pqdlt0xty1toccleefkj">
+      <w:hyperlink w:history="1" r:id="rIdr3rksnw_e40hdnxainj4t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プライベート予約で隠れるもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メモ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は議題にあたり、招待と一緒に届きます。</w:t>
       </w:r>
@@ -926,51 +926,51 @@
       <w:r>
         <w:t xml:space="preserve"> で同僚を、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">グループを検索</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 でチームをまとめて招待でき、メールアドレスを入力すれば社外の人も招待できます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">空き状況を確認する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 で、確定する前に誰が埋まっているかを見られます——さらに</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsa1t-r5pt3hacp4fx5pcu">
+      <w:hyperlink w:history="1" r:id="rIdxz7wkr9mf2q5y_xfebwfl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">全員の都合が合う時間
 を探す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">こともできます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">すでに手元にリストがあるなら、1人ずつ検索せずに貼り付けてください。この欄は Outlook
 の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1081,127 +1081,127 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">社外の人を招待すると、リストの下に </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">外部参加者を来訪者として招待する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> という
 スイッチが現れます。これをオンにすると、同じ予約でその人の入館も登録されます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgnzx9mag56rj-ovthbevk">
+      <w:hyperlink w:history="1" r:id="rIdbdn4lxp5bkbvqiq7uoe9p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルーム予約と同時に来訪者を招待する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. フォームが尋ねるその他の項目に答える</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出席者の下は、予約に何が必要かを会社が決めた部分です。費用項目、プロジェクト
 ID、予約目的、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームの利用者数</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、あるいは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービスを依頼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 の下にあるケータリングや備品の依頼などです —— </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjl4cossb1fn54fnfn-x0f">
+      <w:hyperlink w:history="1" r:id="rIdpeqo_brfmh87opwa3hi3i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">お茶・清掃・応援を頼む</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">これらはルームを選んで初めて現れます</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。フォームではなくルームに紐づいているからです。あるはずの項目が見当たらないときは、先にルームを選んでください。どの項目が存在するかは管理者が決めます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmsvukrwmrtcqpxkqepxk4">
+      <w:hyperlink w:history="1" r:id="rIdrufxvphwut7mv3_pnsam7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約フォームリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 繰り返すなら、繰り返しにする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フォーム上部のコントロールは </w:t>
@@ -1216,51 +1216,51 @@
       <w:r>
         <w:t xml:space="preserve">・</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">繰り返し</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">・</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">シリーズ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を提示します。繰り返しは
 予定に沿って繰り返す 1 件の予約、シリーズは各回を別々に予約します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzeqryllbpmwfwtw8dwfzl">
+      <w:hyperlink w:history="1" r:id="rIder4iv8c74khdptaeqepty">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">繰り返しの会議を予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. 予約する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1363,80 +1363,80 @@
         <w:t xml:space="preserve">
 — 会社が承認者を指定していれば </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">承認者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 に誰が判断するかが並びます。それでも </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を選びます。申請が送られます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdluhwnwu9ruwfonbxqlucs">
+      <w:hyperlink w:history="1" r:id="rId4olummeb7zdkxqpd5alry">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの予約に承認を必須にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、フォームが埋まりかつ許可されるまで押せません。必須項目がまだ空か、すぐ上で
 予約が拒否されています。それぞれの意味は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz3x9ox4cr57imrtjrzwql">
+      <w:hyperlink w:history="1" r:id="rId1ovbmkpmxn3zjjaodsu4-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームが予約を拒否する理由</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9. 確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision は 3 つのメッセージのいずれかで応答します。3 つは同じ意味ではありません。</w:t>
@@ -1624,51 +1624,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">今すぐルームが要るだけのとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約ボタンの隣の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">今すぐ検索</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はフォームを飛ばします。長さを選ぶと、そのあいだ空いている
 ルームが並びます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdljppwks_32wjv0glvzjtr">
+      <w:hyperlink w:history="1" r:id="rIdvr5zsmiao73z9jwihwoqf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">今すぐ空いているルームを取る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -2094,51 +2094,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwxvrr46q2awz8nx3hkznu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/make-a-booking/" TargetMode="External"/><Relationship Id="rIdkrry7kob04ryzgucgxcsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId-pqdlt0xty1toccleefkj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdsa1t-r5pt3hacp4fx5pcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdgnzx9mag56rj-ovthbevk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdjl4cossb1fn54fnfn-x0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-a-service/" TargetMode="External"/><Relationship Id="rIdmsvukrwmrtcqpxkqepxk4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdzeqryllbpmwfwtw8dwfzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdluhwnwu9ruwfonbxqlucs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdz3x9ox4cr57imrtjrzwql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rIdljppwks_32wjv0glvzjtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/065f68ade4ccdaae953b2ea9b90c5eaa0215c0f6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9045c95f515070bad6bf63d96c3970e8a2c82b92.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/add20e0693a9ab520670f82ca8c51854598fb05b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d074f2d6d537f75698b249c4f74ae6293431a64.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95df1512ada59fb1b20cbaf38d878327e41bffc5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5b4257bfb14249a58145929ae003ae9a7be23a8d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da2a6dfea297519aba113f41be61d9a4441534c7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdttmngu2a3oy2pxmi22jwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/make-a-booking/" TargetMode="External"/><Relationship Id="rIdcywdbm8h5kqtxglenrkte" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdr3rksnw_e40hdnxainj4t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdxz7wkr9mf2q5y_xfebwfl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdbdn4lxp5bkbvqiq7uoe9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdpeqo_brfmh87opwa3hi3i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-a-service/" TargetMode="External"/><Relationship Id="rIdrufxvphwut7mv3_pnsam7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIder4iv8c74khdptaeqepty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rId4olummeb7zdkxqpd5alry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId1ovbmkpmxn3zjjaodsu4-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rIdvr5zsmiao73z9jwihwoqf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/065f68ade4ccdaae953b2ea9b90c5eaa0215c0f6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9045c95f515070bad6bf63d96c3970e8a2c82b92.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/add20e0693a9ab520670f82ca8c51854598fb05b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d074f2d6d537f75698b249c4f74ae6293431a64.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95df1512ada59fb1b20cbaf38d878327e41bffc5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5b4257bfb14249a58145929ae003ae9a7be23a8d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da2a6dfea297519aba113f41be61d9a4441534c7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>会議室を予約する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>