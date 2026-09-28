--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhd1o4okjjtw6au5-c-sgo">
+      <w:hyperlink w:history="1" r:id="rIdxfo64sfeosb-84tqcx7fs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/keep-a-booking-private/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">プライベート予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、予約フォームのタイトルの横にあるボタンです。隠すのは
 </w:t>
@@ -1202,84 +1202,84 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これで変わらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議室は空きません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> その時間は使用中として見えます。それが予約の意味
 です。同僚があなたの</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr_drcbegssn5bto4wbbsb">
+      <w:hyperlink w:history="1" r:id="rId_qogemdhlu8hzq_jnpvfn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">空き状況を確認</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 しても、その時間は埋まりとして見えるだけ——埋まり以上のことは何も見えません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自分の名前は隠れません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それは会議室側の機密設定で、管理者が設定します
 ——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdckymcc4igrev97rdgxqyk">
+      <w:hyperlink w:history="1" r:id="rIdnljdcwqhftmcftgaveijj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">画面に会議室をもっと並べる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1290,94 +1290,94 @@
 設定にした項目は、サイネージに出ます。タイトルをプライベートにした理由をそこに
 書かないでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">権限ではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 変わるのは読めるものであって、開けるものではありません。
 そもそも見せたくない会議室は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxhyyo4vhbldvxs0xm1tey">
+      <w:hyperlink w:history="1" r:id="rIdhfuhkvegxgp8grmrzrril">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チームスペース</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にします。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">許可が要ります。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> このボタンは、予約フォームで </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">プライベート予約を許可</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 がオンのときにだけ出ます
 ——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqdyygpgeqpcjfktn8f2il">
+      <w:hyperlink w:history="1" r:id="rIdkiivbanhlclnbb2zjkmgz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約フォームの項目</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1802,51 +1802,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhd1o4okjjtw6au5-c-sgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdr_drcbegssn5bto4wbbsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdckymcc4igrev97rdgxqyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdxhyyo4vhbldvxs0xm1tey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdqdyygpgeqpcjfktn8f2il" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2caf64d407ac0cd73212f71693683b15201bc12d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6307b1239f22d35bf24214933644a3e8eb7c8a8b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/123d5244a75ff866b307d0db6e54ca518838a3fe.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c537184f1ce1182c251eeb90d2c257f76f4953fc.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxfo64sfeosb-84tqcx7fs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId_qogemdhlu8hzq_jnpvfn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdnljdcwqhftmcftgaveijj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdhfuhkvegxgp8grmrzrril" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdkiivbanhlclnbb2zjkmgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2caf64d407ac0cd73212f71693683b15201bc12d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6307b1239f22d35bf24214933644a3e8eb7c8a8b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/123d5244a75ff866b307d0db6e54ca518838a3fe.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c537184f1ce1182c251eeb90d2c257f76f4953fc.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>プライベート予約で隠れるもの</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>