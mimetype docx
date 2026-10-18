--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxfo64sfeosb-84tqcx7fs">
+      <w:hyperlink w:history="1" r:id="rIdun45da32abdirpxn70sm9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/keep-a-booking-private/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">プライベート予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、予約フォームのタイトルの横にあるボタンです。隠すのは
 </w:t>
@@ -1202,84 +1202,84 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これで変わらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議室は空きません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> その時間は使用中として見えます。それが予約の意味
 です。同僚があなたの</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_qogemdhlu8hzq_jnpvfn">
+      <w:hyperlink w:history="1" r:id="rId0fzp0mu5ydhqiqxloqtkx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">空き状況を確認</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 しても、その時間は埋まりとして見えるだけ——埋まり以上のことは何も見えません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自分の名前は隠れません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それは会議室側の機密設定で、管理者が設定します
 ——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnljdcwqhftmcftgaveijj">
+      <w:hyperlink w:history="1" r:id="rId3l3glegj2v8sdrrcliajj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">画面に会議室をもっと並べる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1290,94 +1290,94 @@
 設定にした項目は、サイネージに出ます。タイトルをプライベートにした理由をそこに
 書かないでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">権限ではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 変わるのは読めるものであって、開けるものではありません。
 そもそも見せたくない会議室は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhfuhkvegxgp8grmrzrril">
+      <w:hyperlink w:history="1" r:id="rIdmfosi8caojuqyr5tieqil">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チームスペース</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にします。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">許可が要ります。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> このボタンは、予約フォームで </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">プライベート予約を許可</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 がオンのときにだけ出ます
 ——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkiivbanhlclnbb2zjkmgz">
+      <w:hyperlink w:history="1" r:id="rId6v3cfid_zhl_6_emt7jn7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約フォームの項目</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1802,51 +1802,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxfo64sfeosb-84tqcx7fs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId_qogemdhlu8hzq_jnpvfn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdnljdcwqhftmcftgaveijj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdhfuhkvegxgp8grmrzrril" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdkiivbanhlclnbb2zjkmgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2caf64d407ac0cd73212f71693683b15201bc12d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6307b1239f22d35bf24214933644a3e8eb7c8a8b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/123d5244a75ff866b307d0db6e54ca518838a3fe.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c537184f1ce1182c251eeb90d2c257f76f4953fc.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdun45da32abdirpxn70sm9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId0fzp0mu5ydhqiqxloqtkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rId3l3glegj2v8sdrrcliajj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdmfosi8caojuqyr5tieqil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId6v3cfid_zhl_6_emt7jn7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2b062b900e0172145cbf5d15e335b139a0b5273.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e97c7d97b27a03de74dc3ccd36b9108658165580.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56d3a3f0af913526f593aadf111ae7c84db0d3ad.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/007b86f2eacc9ddd9c02da3681fafe2bbfbb84f6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>プライベート予約で隠れるもの</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>