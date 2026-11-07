--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdun45da32abdirpxn70sm9">
+      <w:hyperlink w:history="1" r:id="rIdvwmmz0ezwvwuq2lxg5ejn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/keep-a-booking-private/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">プライベート予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、予約フォームのタイトルの横にあるボタンです。隠すのは
 </w:t>
@@ -1202,84 +1202,84 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これで変わらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議室は空きません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> その時間は使用中として見えます。それが予約の意味
 です。同僚があなたの</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0fzp0mu5ydhqiqxloqtkx">
+      <w:hyperlink w:history="1" r:id="rId5c5afa5n0ueozndp9ohkv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">空き状況を確認</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 しても、その時間は埋まりとして見えるだけ——埋まり以上のことは何も見えません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自分の名前は隠れません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それは会議室側の機密設定で、管理者が設定します
 ——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3l3glegj2v8sdrrcliajj">
+      <w:hyperlink w:history="1" r:id="rIdyoepo0p1ve0kdqlqu7rxd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">画面に会議室をもっと並べる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1290,94 +1290,94 @@
 設定にした項目は、サイネージに出ます。タイトルをプライベートにした理由をそこに
 書かないでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">権限ではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 変わるのは読めるものであって、開けるものではありません。
 そもそも見せたくない会議室は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmfosi8caojuqyr5tieqil">
+      <w:hyperlink w:history="1" r:id="rIdtuxdboobhhws7gjzzkgkm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チームスペース</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にします。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">許可が要ります。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> このボタンは、予約フォームで </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">プライベート予約を許可</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 がオンのときにだけ出ます
 ——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6v3cfid_zhl_6_emt7jn7">
+      <w:hyperlink w:history="1" r:id="rId5_uyryimyqvtznwmax86j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約フォームの項目</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1802,51 +1802,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdun45da32abdirpxn70sm9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId0fzp0mu5ydhqiqxloqtkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rId3l3glegj2v8sdrrcliajj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdmfosi8caojuqyr5tieqil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId6v3cfid_zhl_6_emt7jn7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2b062b900e0172145cbf5d15e335b139a0b5273.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e97c7d97b27a03de74dc3ccd36b9108658165580.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56d3a3f0af913526f593aadf111ae7c84db0d3ad.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/007b86f2eacc9ddd9c02da3681fafe2bbfbb84f6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvwmmz0ezwvwuq2lxg5ejn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId5c5afa5n0ueozndp9ohkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdyoepo0p1ve0kdqlqu7rxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdtuxdboobhhws7gjzzkgkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId5_uyryimyqvtznwmax86j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2b062b900e0172145cbf5d15e335b139a0b5273.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e97c7d97b27a03de74dc3ccd36b9108658165580.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56d3a3f0af913526f593aadf111ae7c84db0d3ad.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/007b86f2eacc9ddd9c02da3681fafe2bbfbb84f6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>プライベート予約で隠れるもの</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>