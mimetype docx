--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルーム予約と同時に来訪者を招待する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ルームの予約と、来訪者の入館登録を 1 つのフォームで済ませる方法。Offision が社外の メールアドレスをどう見分けるか、その人たちを来訪者に変える唯一のスイッチ、そして 来訪者パスが会議の招待よりずっと後に届く理由。</w:t>
+        <w:t xml:space="preserve">ルームの予約と、来訪者の入館登録を 1 つのフォームで済ませる方法。Offision が社外のメールアドレスをどう見分けるか、その人たちを来訪者に変える唯一のスイッチ、そして来訪者パスが会議の招待よりずっと後に届く理由。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsz9cnidqggq2igqpz7j_g">
+      <w:hyperlink w:history="1" r:id="rIdiovg3bo2rlvi0nafdqtvz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/invite-a-visitor-with-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">社外の人が会議に来る。これはルームを押さえることと、その人を建物に入れることの
 2 つの仕事で、予約フォームは 2 つ目のフォームを開かずに両方を片づけます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -147,51 +147,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建物</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が訪問可能と
 設定されていることです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 相手を出席者として追加する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">いつもどおりにルームを予約し（この部分が初めてなら</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm2ycpm6l95s5gae_z7csx">
+      <w:hyperlink w:history="1" r:id="rIdr75ex7kwvmpibkageft3w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室を予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください）、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">出席者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> に相手のメールアドレスを入力して Enter を押します。
 社外の人のための専用欄はありません。同僚と同じ欄に入れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -282,51 +282,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">どのアカウントとも一致しないアドレス。リストの下のスイッチが、社外と認識された合図です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出席者のバッジも変わりますが、ごくわずかです — 名前の横の点が灰色になります。
 灰色は空き状況を確認できなかった出席者の色でもあるので、点だけを頼りにしない
 でください。点の意味は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrievvoochsplukreezsrg">
+      <w:hyperlink w:history="1" r:id="rIdevr_xdqgqrjnmf3iu54im">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">全員の都合が合う時間を見つけ
 る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にまとまっています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この時点で相手は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議</w:t>
@@ -428,51 +428,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">知っておく価値があるのは 2 点です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全員か、誰も、かのどちらかです。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 社外の出席者のうち 1 人だけを招待し、別の 1 人を
 会議のゲストのままにする方法はありません。それが必要なら、その 1 人を</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzyj_z3ohuikhi99mblwd4">
+      <w:hyperlink w:history="1" r:id="rIdvewq9isygzxalsbbi3yru">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">招待フォーム</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から
 招待し、このスイッチはオフのままにしてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -522,51 +522,51 @@
 フォームと同じ目的リストで、結果も同じです。受付が窓口で何を尋ねるか、そして到訪に
 承認が要るかどうかが決まります。あらかじめ入っているぶん、間違ったままにしやすい
 項目でもあります — 通常の会議ではなく面接・配送・VIP なら変更してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪車両</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — ナンバープレート。ルームの場所が許可している場合にのみ現れます。
 見当たらなければ、それが答えです。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtf9yifffuzi6ltqtgkbm5">
+      <w:hyperlink w:history="1" r:id="rIdamzv-s89nqy_kw5nml5na">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者の車両ナンバーを記録する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会社が訪問目的に紐づけた追加項目。</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -681,51 +681,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">以後、2 つは連動します。予約を取り消せば到訪も取り消されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この経路を通るのは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メールアドレスだけ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> です。予約は来訪者の氏名・会社名・電話番号を
 一度も尋ねないので、受付にもそれらは届きません。そこが重要な場合は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjv9okschhyxgtjivsm_u6">
+      <w:hyperlink w:history="1" r:id="rId3xusjdggvpaoamwneallk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">招待フォーム</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 使ってください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">相手に実際に届くもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -932,50 +932,80 @@
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この経路に「ご来訪の招待」にあたる</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">独立したメールはありません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。会議はカレンダーに
 あるのに他に何も来ていない相手は、忘れられたわけではありません — パスの時期がまだ来て
 いないだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">あなた</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">にはもう 1 つ届きます。この経路ではあなたがホストなので、相手が受付で
+入館した瞬間にメールが届きます。相手がロビーの画面で自分でチェックインすれば、その
+画面はあなたが予約したルームを案内します。どちらも
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdv4jgtin767tmzmzhjvpdp">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">来訪者がチェックインすると何が起きるか</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+にあります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (来訪者管理)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">スイッチが見当たらないとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">上から順に確かめれば、ほとんどの場合はこれで解決します。</w:t>
@@ -1291,51 +1321,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">相手だけでなくルームも必要な場合。到訪は予約に従います。メールアドレスのみ、そして社外の出席者は全員かゼロか</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdtx-rqrqidbznkuxqruybi">
+            <w:hyperlink w:history="1" r:id="rIdnqpog_3q6abrdyyhoaaje">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">招待フォーム</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームではなく相手が必要な場合。来訪者ごとに氏名・会社名・電話番号を入力でき、建物と階を自分で選び、来る人を正確に指定でき、相手に届くメモも書けます</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1780,51 +1810,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsz9cnidqggq2igqpz7j_g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdm2ycpm6l95s5gae_z7csx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdrievvoochsplukreezsrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdzyj_z3ohuikhi99mblwd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdtf9yifffuzi6ltqtgkbm5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdjv9okschhyxgtjivsm_u6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdtx-rqrqidbznkuxqruybi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dea92a87e12d556b05616e59bc586162913cfddc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/908252ae2d86776aa0af49fa7f9a711cdc814162.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/622b6ad93d51d9e69480a90a8e1785bbae7c4951.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c067f192c150c659bef596595b938ab5d8433f22.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdiovg3bo2rlvi0nafdqtvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdr75ex7kwvmpibkageft3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdevr_xdqgqrjnmf3iu54im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdvewq9isygzxalsbbi3yru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdamzv-s89nqy_kw5nml5na" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rId3xusjdggvpaoamwneallk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdv4jgtin767tmzmzhjvpdp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/what-happens-when-a-visitor-checks-in/" TargetMode="External"/><Relationship Id="rIdnqpog_3q6abrdyyhoaaje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dea92a87e12d556b05616e59bc586162913cfddc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/908252ae2d86776aa0af49fa7f9a711cdc814162.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/622b6ad93d51d9e69480a90a8e1785bbae7c4951.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c067f192c150c659bef596595b938ab5d8433f22.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルーム予約と同時に来訪者を招待する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>