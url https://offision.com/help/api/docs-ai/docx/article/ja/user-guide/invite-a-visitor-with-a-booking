--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiovg3bo2rlvi0nafdqtvz">
+      <w:hyperlink w:history="1" r:id="rId_-xbkuxgylbh7klijsadz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/invite-a-visitor-with-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">社外の人が会議に来る。これはルームを押さえることと、その人を建物に入れることの
 2 つの仕事で、予約フォームは 2 つ目のフォームを開かずに両方を片づけます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -147,51 +147,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建物</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が訪問可能と
 設定されていることです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 相手を出席者として追加する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">いつもどおりにルームを予約し（この部分が初めてなら</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr75ex7kwvmpibkageft3w">
+      <w:hyperlink w:history="1" r:id="rIdy66jzohqiw_klsk7vbhnf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室を予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください）、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">出席者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> に相手のメールアドレスを入力して Enter を押します。
 社外の人のための専用欄はありません。同僚と同じ欄に入れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -282,51 +282,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">どのアカウントとも一致しないアドレス。リストの下のスイッチが、社外と認識された合図です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出席者のバッジも変わりますが、ごくわずかです — 名前の横の点が灰色になります。
 灰色は空き状況を確認できなかった出席者の色でもあるので、点だけを頼りにしない
 でください。点の意味は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdevr_xdqgqrjnmf3iu54im">
+      <w:hyperlink w:history="1" r:id="rIdc4g6c63onpvuuwtqlhqxu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">全員の都合が合う時間を見つけ
 る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にまとまっています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この時点で相手は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議</w:t>
@@ -428,51 +428,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">知っておく価値があるのは 2 点です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全員か、誰も、かのどちらかです。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 社外の出席者のうち 1 人だけを招待し、別の 1 人を
 会議のゲストのままにする方法はありません。それが必要なら、その 1 人を</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvewq9isygzxalsbbi3yru">
+      <w:hyperlink w:history="1" r:id="rIdug-seti3v9acwngv8hle_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">招待フォーム</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から
 招待し、このスイッチはオフのままにしてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -522,51 +522,51 @@
 フォームと同じ目的リストで、結果も同じです。受付が窓口で何を尋ねるか、そして到訪に
 承認が要るかどうかが決まります。あらかじめ入っているぶん、間違ったままにしやすい
 項目でもあります — 通常の会議ではなく面接・配送・VIP なら変更してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪車両</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — ナンバープレート。ルームの場所が許可している場合にのみ現れます。
 見当たらなければ、それが答えです。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdamzv-s89nqy_kw5nml5na">
+      <w:hyperlink w:history="1" r:id="rIddrlp6uvbeftu-tyg0jzna">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者の車両ナンバーを記録する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会社が訪問目的に紐づけた追加項目。</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -681,51 +681,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">以後、2 つは連動します。予約を取り消せば到訪も取り消されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この経路を通るのは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メールアドレスだけ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> です。予約は来訪者の氏名・会社名・電話番号を
 一度も尋ねないので、受付にもそれらは届きません。そこが重要な場合は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3xusjdggvpaoamwneallk">
+      <w:hyperlink w:history="1" r:id="rIdj6mosbkcag6qoo7w2qtxz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">招待フォーム</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 使ってください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">相手に実際に届くもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -947,51 +947,51 @@
         <w:t xml:space="preserve">独立したメールはありません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。会議はカレンダーに
 あるのに他に何も来ていない相手は、忘れられたわけではありません — パスの時期がまだ来て
 いないだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">あなた</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">にはもう 1 つ届きます。この経路ではあなたがホストなので、相手が受付で
 入館した瞬間にメールが届きます。相手がロビーの画面で自分でチェックインすれば、その
 画面はあなたが予約したルームを案内します。どちらも
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv4jgtin767tmzmzhjvpdp">
+      <w:hyperlink w:history="1" r:id="rIdw6m0wulzs6tohkcvyuksm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者がチェックインすると何が起きるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (来訪者管理)</w:t>
       </w:r>
     </w:p>
@@ -1321,51 +1321,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">相手だけでなくルームも必要な場合。到訪は予約に従います。メールアドレスのみ、そして社外の出席者は全員かゼロか</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdnqpog_3q6abrdyyhoaaje">
+            <w:hyperlink w:history="1" r:id="rIdwbc06at7wfg1yt33lhygm">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">招待フォーム</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームではなく相手が必要な場合。来訪者ごとに氏名・会社名・電話番号を入力でき、建物と階を自分で選び、来る人を正確に指定でき、相手に届くメモも書けます</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1810,51 +1810,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdiovg3bo2rlvi0nafdqtvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdr75ex7kwvmpibkageft3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdevr_xdqgqrjnmf3iu54im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdvewq9isygzxalsbbi3yru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdamzv-s89nqy_kw5nml5na" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rId3xusjdggvpaoamwneallk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdv4jgtin767tmzmzhjvpdp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/what-happens-when-a-visitor-checks-in/" TargetMode="External"/><Relationship Id="rIdnqpog_3q6abrdyyhoaaje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dea92a87e12d556b05616e59bc586162913cfddc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/908252ae2d86776aa0af49fa7f9a711cdc814162.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/622b6ad93d51d9e69480a90a8e1785bbae7c4951.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c067f192c150c659bef596595b938ab5d8433f22.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_-xbkuxgylbh7klijsadz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdy66jzohqiw_klsk7vbhnf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdc4g6c63onpvuuwtqlhqxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdug-seti3v9acwngv8hle_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rIddrlp6uvbeftu-tyg0jzna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdj6mosbkcag6qoo7w2qtxz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdw6m0wulzs6tohkcvyuksm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/what-happens-when-a-visitor-checks-in/" TargetMode="External"/><Relationship Id="rIdwbc06at7wfg1yt33lhygm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fcb20d9f90d695957c4d1b739dfd286a89954c0b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2732b1762b43d9de1a99b61c8fdd6480bc743976.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ffe57cd255d5bf7cf116e19cfc111dc1446653b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2157bb505ac58c671b4006cac1d0fc9aa36f6b22.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルーム予約と同時に来訪者を招待する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>