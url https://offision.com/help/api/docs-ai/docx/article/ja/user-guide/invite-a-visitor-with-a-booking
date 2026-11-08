--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_-xbkuxgylbh7klijsadz">
+      <w:hyperlink w:history="1" r:id="rIdx8rwcv6bfop76rdwhsc-o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/invite-a-visitor-with-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">社外の人が会議に来る。これはルームを押さえることと、その人を建物に入れることの
 2 つの仕事で、予約フォームは 2 つ目のフォームを開かずに両方を片づけます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -147,51 +147,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建物</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が訪問可能と
 設定されていることです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 相手を出席者として追加する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">いつもどおりにルームを予約し（この部分が初めてなら</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy66jzohqiw_klsk7vbhnf">
+      <w:hyperlink w:history="1" r:id="rIdahud2ygvom7r2nj8lwezd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室を予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください）、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">出席者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> に相手のメールアドレスを入力して Enter を押します。
 社外の人のための専用欄はありません。同僚と同じ欄に入れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -282,51 +282,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">どのアカウントとも一致しないアドレス。リストの下のスイッチが、社外と認識された合図です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出席者のバッジも変わりますが、ごくわずかです — 名前の横の点が灰色になります。
 灰色は空き状況を確認できなかった出席者の色でもあるので、点だけを頼りにしない
 でください。点の意味は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc4g6c63onpvuuwtqlhqxu">
+      <w:hyperlink w:history="1" r:id="rIdwfdw1bhr9n3pvtpz_4pg8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">全員の都合が合う時間を見つけ
 る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にまとまっています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この時点で相手は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議</w:t>
@@ -428,51 +428,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">知っておく価値があるのは 2 点です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全員か、誰も、かのどちらかです。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 社外の出席者のうち 1 人だけを招待し、別の 1 人を
 会議のゲストのままにする方法はありません。それが必要なら、その 1 人を</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdug-seti3v9acwngv8hle_">
+      <w:hyperlink w:history="1" r:id="rIduifaxd6u8zd33xwgzi0bi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">招待フォーム</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から
 招待し、このスイッチはオフのままにしてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -522,51 +522,51 @@
 フォームと同じ目的リストで、結果も同じです。受付が窓口で何を尋ねるか、そして到訪に
 承認が要るかどうかが決まります。あらかじめ入っているぶん、間違ったままにしやすい
 項目でもあります — 通常の会議ではなく面接・配送・VIP なら変更してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪車両</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — ナンバープレート。ルームの場所が許可している場合にのみ現れます。
 見当たらなければ、それが答えです。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddrlp6uvbeftu-tyg0jzna">
+      <w:hyperlink w:history="1" r:id="rIdw6f4kivpuck7zsxlaqvw0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者の車両ナンバーを記録する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会社が訪問目的に紐づけた追加項目。</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -681,51 +681,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">以後、2 つは連動します。予約を取り消せば到訪も取り消されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この経路を通るのは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メールアドレスだけ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> です。予約は来訪者の氏名・会社名・電話番号を
 一度も尋ねないので、受付にもそれらは届きません。そこが重要な場合は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj6mosbkcag6qoo7w2qtxz">
+      <w:hyperlink w:history="1" r:id="rIdgwrocehije136frpkjb1r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">招待フォーム</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 使ってください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">相手に実際に届くもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -947,51 +947,51 @@
         <w:t xml:space="preserve">独立したメールはありません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。会議はカレンダーに
 あるのに他に何も来ていない相手は、忘れられたわけではありません — パスの時期がまだ来て
 いないだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">あなた</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">にはもう 1 つ届きます。この経路ではあなたがホストなので、相手が受付で
 入館した瞬間にメールが届きます。相手がロビーの画面で自分でチェックインすれば、その
 画面はあなたが予約したルームを案内します。どちらも
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw6m0wulzs6tohkcvyuksm">
+      <w:hyperlink w:history="1" r:id="rIdc_iamdsbv4_pn7kymhjoo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者がチェックインすると何が起きるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (来訪者管理)</w:t>
       </w:r>
     </w:p>
@@ -1321,51 +1321,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">相手だけでなくルームも必要な場合。到訪は予約に従います。メールアドレスのみ、そして社外の出席者は全員かゼロか</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdwbc06at7wfg1yt33lhygm">
+            <w:hyperlink w:history="1" r:id="rIdleosnjscu6-rztjfhzqdr">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">招待フォーム</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームではなく相手が必要な場合。来訪者ごとに氏名・会社名・電話番号を入力でき、建物と階を自分で選び、来る人を正確に指定でき、相手に届くメモも書けます</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1810,51 +1810,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_-xbkuxgylbh7klijsadz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdy66jzohqiw_klsk7vbhnf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdc4g6c63onpvuuwtqlhqxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdug-seti3v9acwngv8hle_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rIddrlp6uvbeftu-tyg0jzna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdj6mosbkcag6qoo7w2qtxz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdw6m0wulzs6tohkcvyuksm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/what-happens-when-a-visitor-checks-in/" TargetMode="External"/><Relationship Id="rIdwbc06at7wfg1yt33lhygm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fcb20d9f90d695957c4d1b739dfd286a89954c0b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2732b1762b43d9de1a99b61c8fdd6480bc743976.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ffe57cd255d5bf7cf116e19cfc111dc1446653b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2157bb505ac58c671b4006cac1d0fc9aa36f6b22.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx8rwcv6bfop76rdwhsc-o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdahud2ygvom7r2nj8lwezd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdwfdw1bhr9n3pvtpz_4pg8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIduifaxd6u8zd33xwgzi0bi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdw6f4kivpuck7zsxlaqvw0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdgwrocehije136frpkjb1r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdc_iamdsbv4_pn7kymhjoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/what-happens-when-a-visitor-checks-in/" TargetMode="External"/><Relationship Id="rIdleosnjscu6-rztjfhzqdr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fcb20d9f90d695957c4d1b739dfd286a89954c0b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2732b1762b43d9de1a99b61c8fdd6480bc743976.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ffe57cd255d5bf7cf116e19cfc111dc1446653b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2157bb505ac58c671b4006cac1d0fc9aa36f6b22.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルーム予約と同時に来訪者を招待する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>