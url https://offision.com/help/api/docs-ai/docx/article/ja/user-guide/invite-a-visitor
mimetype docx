--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3h2lipvxbutij5hu2jsom">
+      <w:hyperlink w:history="1" r:id="rIddnupkdnxx19f0dag6gzzj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/invite-a-visitor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision のアカウントがあれば、誰でも自分で来客を登録できます。管理コンソールを開く必要も、受付に依頼する必要もありません。フォームは
 1 つだけで、答えることは 4 つです。いつ来るのか、どこへ行くのか、どんな訪問なのか、誰が来るのか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -713,51 +713,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">1 段下の階層。建物のフロアと、建物全体という答えも並んでいます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここでルームを選んでも、そのルームは予約されません。ルームも必要な場合は、会議として予約し、その予約から来訪者を招待してください —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw7w5i8e9rvxa8yg47-tvf">
+      <w:hyperlink w:history="1" r:id="rIdrig_ijcddtuodhcfv3tuf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルーム予約と同時に来訪者を招待する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 訪問目的を選ぶ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問目的はこのフォームで最も影響の大きい項目で、いちばん読み飛ばされる項目でもあります。会社が
@@ -1121,51 +1121,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者の下に任意の行が並びます。そのうち 2 つは見た目より役に立ちます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪車両</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — ナンバープレートと車両タイプ。選んだ場所が許可している場合にだけ現れる行なので、見えなければそれが答えです。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8fiw8kqdbfepzguh6v2oo">
+      <w:hyperlink w:history="1" r:id="rId5j2wgpnkwduxwaatrrej2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者の車両ナンバーを記録する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1512,51 +1512,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">入館パス：日時と場所、登録コード、そして受付が読み取る QR コード。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">スケジュールとパスの体裁は、どちらも会社全体の設定です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpzyy6tyfskyw5vxbmaab0">
+      <w:hyperlink w:history="1" r:id="rIdn43ahftn78qt87whrcc5x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジに載るもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (来訪者管理)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1834,84 +1834,84 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これは訪問目的の設定で、招待する人の判断ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">受付で何を求めるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 写真、アンケート、チェックイン自体は受付のもので、目的側で設定します —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkzlsb4v30utmqapy4zjx1">
+      <w:hyperlink w:history="1" r:id="rIdvheyag9jbhnlgz6dlqktr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者のコードを読み取ってチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">バッジの体裁と送信時刻</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnvkhfhzg60papbvt79we4">
+      <w:hyperlink w:history="1" r:id="rIdahefohxlhun2hokpjw92z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジに表示される内容</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2384,51 +2384,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3h2lipvxbutij5hu2jsom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdw7w5i8e9rvxa8yg47-tvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rId8fiw8kqdbfepzguh6v2oo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdpzyy6tyfskyw5vxbmaab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdkzlsb4v30utmqapy4zjx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdnvkhfhzg60papbvt79we4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/26e400b98dc9eee9360c0a5901d96f646125d35f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ead45b37d099da1365ba6dd0b23a9a9d4b72b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79ba7048cfc77b699e84c0a14ea30efae8b2c24a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90d3c0f7ba9e2dd80de5a9867af9db1a91780587.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e048434c792e30164eb9d150ad5e8c69e225b5d2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79b85a1a8d8420d571a6b1b6a77abbf711523f65.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2a96b37e1da9cc5cdd028958b434f36fc8dcb59.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4130ed231fe6851bf5bd2ff266d7ee194964f989.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c52e1d3a758a0d40898b384c74c1fd19ae3f9ac.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d98f47daa2aa6f0217a69f3c4c106de50f9577ea.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd6ee00a72578866244897eeec11e8496f14e087.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddnupkdnxx19f0dag6gzzj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdrig_ijcddtuodhcfv3tuf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rId5j2wgpnkwduxwaatrrej2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdn43ahftn78qt87whrcc5x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdvheyag9jbhnlgz6dlqktr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdahefohxlhun2hokpjw92z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/26e400b98dc9eee9360c0a5901d96f646125d35f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ead45b37d099da1365ba6dd0b23a9a9d4b72b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79ba7048cfc77b699e84c0a14ea30efae8b2c24a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90d3c0f7ba9e2dd80de5a9867af9db1a91780587.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e048434c792e30164eb9d150ad5e8c69e225b5d2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79b85a1a8d8420d571a6b1b6a77abbf711523f65.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2a96b37e1da9cc5cdd028958b434f36fc8dcb59.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4130ed231fe6851bf5bd2ff266d7ee194964f989.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c52e1d3a758a0d40898b384c74c1fd19ae3f9ac.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d98f47daa2aa6f0217a69f3c4c106de50f9577ea.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd6ee00a72578866244897eeec11e8496f14e087.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者を招待する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>