--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddnupkdnxx19f0dag6gzzj">
+      <w:hyperlink w:history="1" r:id="rId5ve38anrntr3ptbc6zjdq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/invite-a-visitor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision のアカウントがあれば、誰でも自分で来客を登録できます。管理コンソールを開く必要も、受付に依頼する必要もありません。フォームは
 1 つだけで、答えることは 4 つです。いつ来るのか、どこへ行くのか、どんな訪問なのか、誰が来るのか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -713,51 +713,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">1 段下の階層。建物のフロアと、建物全体という答えも並んでいます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここでルームを選んでも、そのルームは予約されません。ルームも必要な場合は、会議として予約し、その予約から来訪者を招待してください —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrig_ijcddtuodhcfv3tuf">
+      <w:hyperlink w:history="1" r:id="rIdrhaw5bijte5iemfruiptg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルーム予約と同時に来訪者を招待する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 訪問目的を選ぶ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問目的はこのフォームで最も影響の大きい項目で、いちばん読み飛ばされる項目でもあります。会社が
@@ -1121,51 +1121,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者の下に任意の行が並びます。そのうち 2 つは見た目より役に立ちます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪車両</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — ナンバープレートと車両タイプ。選んだ場所が許可している場合にだけ現れる行なので、見えなければそれが答えです。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5j2wgpnkwduxwaatrrej2">
+      <w:hyperlink w:history="1" r:id="rIdwred1ddqo21rtgfygvrhj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者の車両ナンバーを記録する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1512,51 +1512,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">入館パス：日時と場所、登録コード、そして受付が読み取る QR コード。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">スケジュールとパスの体裁は、どちらも会社全体の設定です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn43ahftn78qt87whrcc5x">
+      <w:hyperlink w:history="1" r:id="rIdf-dasncxzogskcckycizw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジに載るもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (来訪者管理)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1834,84 +1834,84 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これは訪問目的の設定で、招待する人の判断ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">受付で何を求めるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 写真、アンケート、チェックイン自体は受付のもので、目的側で設定します —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvheyag9jbhnlgz6dlqktr">
+      <w:hyperlink w:history="1" r:id="rIdbyd6wrzydkgl8sybx1qk4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者のコードを読み取ってチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">バッジの体裁と送信時刻</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdahefohxlhun2hokpjw92z">
+      <w:hyperlink w:history="1" r:id="rIdrbbihaxh2bck7nzxfcfub">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジに表示される内容</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2384,51 +2384,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddnupkdnxx19f0dag6gzzj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdrig_ijcddtuodhcfv3tuf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rId5j2wgpnkwduxwaatrrej2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdn43ahftn78qt87whrcc5x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdvheyag9jbhnlgz6dlqktr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdahefohxlhun2hokpjw92z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/26e400b98dc9eee9360c0a5901d96f646125d35f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ead45b37d099da1365ba6dd0b23a9a9d4b72b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79ba7048cfc77b699e84c0a14ea30efae8b2c24a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90d3c0f7ba9e2dd80de5a9867af9db1a91780587.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e048434c792e30164eb9d150ad5e8c69e225b5d2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79b85a1a8d8420d571a6b1b6a77abbf711523f65.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2a96b37e1da9cc5cdd028958b434f36fc8dcb59.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4130ed231fe6851bf5bd2ff266d7ee194964f989.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c52e1d3a758a0d40898b384c74c1fd19ae3f9ac.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d98f47daa2aa6f0217a69f3c4c106de50f9577ea.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd6ee00a72578866244897eeec11e8496f14e087.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5ve38anrntr3ptbc6zjdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdrhaw5bijte5iemfruiptg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdwred1ddqo21rtgfygvrhj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdf-dasncxzogskcckycizw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdbyd6wrzydkgl8sybx1qk4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdrbbihaxh2bck7nzxfcfub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13d16ea013ddf1e7422386d7ec6bb57c711d33e4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/788672792edd86504f32480c1417fd97cf74f6b5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/99bc8056324bec0ee7f56209777f928811778f75.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/510bf891a1de292316a08b804d1fd96d87f510f6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fcd4df97a9ec09c7d142542beb5229d767f90c85.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b6d18c3f28c5db97cf51fe5c7a1b879aea44fce.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fc54b5eccac8e4b36963b731e9829adc18baacd.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/707fe15185037ed18c9f89694b17cd81eee321be.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c815577bf99386db58401ca13b516930e91a645.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/296d8bbef0c1784fc7b08fcba1586a21b889188f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d3ec6ada5893bd2403534d8b39449fca62cff55.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者を招待する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>