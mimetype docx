--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5ve38anrntr3ptbc6zjdq">
+      <w:hyperlink w:history="1" r:id="rIdp7nty8qwflpz2qberyvmw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/invite-a-visitor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision のアカウントがあれば、誰でも自分で来客を登録できます。管理コンソールを開く必要も、受付に依頼する必要もありません。フォームは
 1 つだけで、答えることは 4 つです。いつ来るのか、どこへ行くのか、どんな訪問なのか、誰が来るのか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -713,51 +713,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">1 段下の階層。建物のフロアと、建物全体という答えも並んでいます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここでルームを選んでも、そのルームは予約されません。ルームも必要な場合は、会議として予約し、その予約から来訪者を招待してください —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrhaw5bijte5iemfruiptg">
+      <w:hyperlink w:history="1" r:id="rIdliaukvyq0luziehs7odjy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルーム予約と同時に来訪者を招待する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 訪問目的を選ぶ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問目的はこのフォームで最も影響の大きい項目で、いちばん読み飛ばされる項目でもあります。会社が
@@ -1121,51 +1121,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者の下に任意の行が並びます。そのうち 2 つは見た目より役に立ちます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪車両</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — ナンバープレートと車両タイプ。選んだ場所が許可している場合にだけ現れる行なので、見えなければそれが答えです。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwred1ddqo21rtgfygvrhj">
+      <w:hyperlink w:history="1" r:id="rIdjiimj6vv4be40qd8c30u2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者の車両ナンバーを記録する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1512,51 +1512,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">入館パス：日時と場所、登録コード、そして受付が読み取る QR コード。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">スケジュールとパスの体裁は、どちらも会社全体の設定です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf-dasncxzogskcckycizw">
+      <w:hyperlink w:history="1" r:id="rIdmghacr66wwfdtuhuazx09">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジに載るもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (来訪者管理)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1834,84 +1834,84 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これは訪問目的の設定で、招待する人の判断ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">受付で何を求めるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 写真、アンケート、チェックイン自体は受付のもので、目的側で設定します —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbyd6wrzydkgl8sybx1qk4">
+      <w:hyperlink w:history="1" r:id="rIdf-_s8fxhkedfrvapgkke_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者のコードを読み取ってチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">バッジの体裁と送信時刻</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrbbihaxh2bck7nzxfcfub">
+      <w:hyperlink w:history="1" r:id="rId4jrje2io76ja__mjdchjn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジに表示される内容</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2384,51 +2384,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5ve38anrntr3ptbc6zjdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdrhaw5bijte5iemfruiptg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdwred1ddqo21rtgfygvrhj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdf-dasncxzogskcckycizw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdbyd6wrzydkgl8sybx1qk4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdrbbihaxh2bck7nzxfcfub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13d16ea013ddf1e7422386d7ec6bb57c711d33e4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/788672792edd86504f32480c1417fd97cf74f6b5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/99bc8056324bec0ee7f56209777f928811778f75.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/510bf891a1de292316a08b804d1fd96d87f510f6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fcd4df97a9ec09c7d142542beb5229d767f90c85.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b6d18c3f28c5db97cf51fe5c7a1b879aea44fce.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fc54b5eccac8e4b36963b731e9829adc18baacd.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/707fe15185037ed18c9f89694b17cd81eee321be.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c815577bf99386db58401ca13b516930e91a645.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/296d8bbef0c1784fc7b08fcba1586a21b889188f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d3ec6ada5893bd2403534d8b39449fca62cff55.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp7nty8qwflpz2qberyvmw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdliaukvyq0luziehs7odjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdjiimj6vv4be40qd8c30u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdmghacr66wwfdtuhuazx09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdf-_s8fxhkedfrvapgkke_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rId4jrje2io76ja__mjdchjn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13d16ea013ddf1e7422386d7ec6bb57c711d33e4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/788672792edd86504f32480c1417fd97cf74f6b5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/99bc8056324bec0ee7f56209777f928811778f75.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/510bf891a1de292316a08b804d1fd96d87f510f6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fcd4df97a9ec09c7d142542beb5229d767f90c85.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b6d18c3f28c5db97cf51fe5c7a1b879aea44fce.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fc54b5eccac8e4b36963b731e9829adc18baacd.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/707fe15185037ed18c9f89694b17cd81eee321be.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c815577bf99386db58401ca13b516930e91a645.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/296d8bbef0c1784fc7b08fcba1586a21b889188f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d3ec6ada5893bd2403534d8b39449fca62cff55.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者を招待する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>