--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision デスクトップアプリを入れる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Windows と Mac のインストーラーが実際にある場所、どの端末にどのファイルを使う か、インストーラーが何を尋ねて何を尋ねないか、そして二度とダウンロードページ に戻らなくてよい理由。</w:t>
+        <w:t xml:space="preserve">Windows と Mac のインストーラーが実際にある場所、どの端末にどのファイルを使うか、インストーラーが何を尋ねて何を尋ねないか、そして二度とダウンロードページに戻らなくてよい理由。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdplklpny1jhgwodbprhren">
+      <w:hyperlink w:history="1" r:id="rIdpyosdnzlglkjiqyuu2u0t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/install-the-offision-desktop-app/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクトップアプリは、ブラウザのタブではなく専用のウィンドウで動く Offision
 です。ログイン状態を保ち、Dock やタスクバーに常駐し、ブラウザのタブからは届か
 ないラベルプリンターや会議室の機器にも接続できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -130,51 +130,51 @@
       <w:r>
         <w:t xml:space="preserve">インストーラーはすべて 1 か所にあります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">offision.com</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Download</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> です。
 Offision の中にはこのページへのリンクがないため、探し回ることになりがちです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7ub3hv6obs67xcqza_mnd">
+      <w:hyperlink w:history="1" r:id="rIdg6vonw98nmrl3j1qfu3jz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision のダウンロードページ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を直接開いてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2581275"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="offision-download-page" descr="ダウンロードページ。ボタンの上にバージョンと日付があるので、これから入れるものが分かります。" title="ダウンロードページ。ボタンの上にバージョンと日付があるので、これから入れるものが分かります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -560,51 +560,51 @@
             <w:r>
               <w:t xml:space="preserve"> — </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="F5F5F7" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">offision.apk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4493"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Play ストアのない端末向け。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdmsohmmsjdnuo84-debxdj">
+            <w:hyperlink w:history="1" r:id="rIdqra3cy397cnodmvza7eny">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">スマートフォンに入れる</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -690,51 +690,51 @@
         <w:t xml:space="preserve">アプリケーション</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> にドラッグ
 します。初回起動時に、インターネットからダウンロードしたアプリに対する macOS の
 確認が出ます。Offision は署名と公証を受けているので、許可するのが想定された
 操作であり、回避すべき警告ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. ログインする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">アプリは会社のログインカードで開きます。ここから先は通常のログインです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf1p-ou1ka5kjm3xuw9h87">
+      <w:hyperlink w:history="1" r:id="rIdp9crmibu1dyyxbl3cytum">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision にログインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。
 スマートフォンと同じく </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ログイン情報を保存する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はありません。デスクトップ
 アプリは常に記憶します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1317,51 +1317,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdplklpny1jhgwodbprhren" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rId7ub3hv6obs67xcqza_mnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/download" TargetMode="External"/><Relationship Id="rIdmsohmmsjdnuo84-debxdj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdf1p-ou1ka5kjm3xuw9h87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/70fb16efc0e0cebe9eb731154ea0a154276b77eb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7034ba42145a7f018d076a3fa507f1528175cb3c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d22c1c2454dee1457693dc5f876a4c58a4d98cc.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpyosdnzlglkjiqyuu2u0t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rIdg6vonw98nmrl3j1qfu3jz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/download" TargetMode="External"/><Relationship Id="rIdqra3cy397cnodmvza7eny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdp9crmibu1dyyxbl3cytum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/70fb16efc0e0cebe9eb731154ea0a154276b77eb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7034ba42145a7f018d076a3fa507f1528175cb3c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d22c1c2454dee1457693dc5f876a4c58a4d98cc.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision デスクトップアプリを入れる</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>