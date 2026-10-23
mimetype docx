--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpyosdnzlglkjiqyuu2u0t">
+      <w:hyperlink w:history="1" r:id="rIdvmjm_oxwwl9ewqpg6z2sx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/install-the-offision-desktop-app/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクトップアプリは、ブラウザのタブではなく専用のウィンドウで動く Offision
 です。ログイン状態を保ち、Dock やタスクバーに常駐し、ブラウザのタブからは届か
 ないラベルプリンターや会議室の機器にも接続できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -130,51 +130,51 @@
       <w:r>
         <w:t xml:space="preserve">インストーラーはすべて 1 か所にあります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">offision.com</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Download</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> です。
 Offision の中にはこのページへのリンクがないため、探し回ることになりがちです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg6vonw98nmrl3j1qfu3jz">
+      <w:hyperlink w:history="1" r:id="rId6yj38huw-qdfdlteukljp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision のダウンロードページ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を直接開いてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2581275"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="offision-download-page" descr="ダウンロードページ。ボタンの上にバージョンと日付があるので、これから入れるものが分かります。" title="ダウンロードページ。ボタンの上にバージョンと日付があるので、これから入れるものが分かります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -560,51 +560,51 @@
             <w:r>
               <w:t xml:space="preserve"> — </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="F5F5F7" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">offision.apk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4493"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Play ストアのない端末向け。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqra3cy397cnodmvza7eny">
+            <w:hyperlink w:history="1" r:id="rIdqj2i8grzcefivlp9qyvhz">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">スマートフォンに入れる</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -690,51 +690,51 @@
         <w:t xml:space="preserve">アプリケーション</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> にドラッグ
 します。初回起動時に、インターネットからダウンロードしたアプリに対する macOS の
 確認が出ます。Offision は署名と公証を受けているので、許可するのが想定された
 操作であり、回避すべき警告ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. ログインする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">アプリは会社のログインカードで開きます。ここから先は通常のログインです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp9crmibu1dyyxbl3cytum">
+      <w:hyperlink w:history="1" r:id="rId6nvyorftonvh-ualpr5pk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision にログインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。
 スマートフォンと同じく </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ログイン情報を保存する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はありません。デスクトップ
 アプリは常に記憶します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1317,51 +1317,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpyosdnzlglkjiqyuu2u0t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rIdg6vonw98nmrl3j1qfu3jz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/download" TargetMode="External"/><Relationship Id="rIdqra3cy397cnodmvza7eny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdp9crmibu1dyyxbl3cytum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/70fb16efc0e0cebe9eb731154ea0a154276b77eb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7034ba42145a7f018d076a3fa507f1528175cb3c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d22c1c2454dee1457693dc5f876a4c58a4d98cc.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvmjm_oxwwl9ewqpg6z2sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rId6yj38huw-qdfdlteukljp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/download" TargetMode="External"/><Relationship Id="rIdqj2i8grzcefivlp9qyvhz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rId6nvyorftonvh-ualpr5pk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9deb49966b21216c8e8e28e69784091f3d67803d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0b552ed2904334853942d6b575a4fccd9470db3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/487389b29d1c42fc681c7884e9768c11445ac0f2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision デスクトップアプリを入れる</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>