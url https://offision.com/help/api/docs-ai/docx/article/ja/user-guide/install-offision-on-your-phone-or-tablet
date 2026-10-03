--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">スマートフォンやタブレットに Offision を入れる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">App Store と Google Play からアプリを入れる手順、それぞれの端末要件、Play ストアのない端末向けのインストーラー、そしてブラウザにはできないことができる 理由。</w:t>
+        <w:t xml:space="preserve">App Store と Google Play からアプリを入れる手順、それぞれの端末要件、Play ストアのない端末向けのインストーラー、そしてブラウザにはできないことができる理由。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdekw-mxdq7udrqn9vwhhco">
+      <w:hyperlink w:history="1" r:id="rIdw6ldozw13vd2ecr829k3s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/install-offision-on-your-phone-or-tablet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">スマートフォンアプリの中身はブラウザ版と同じ Offision で、端末のハードウェアを
 使えるように包んであります。入れる理由もそこにあります。カメラと、いま立って
 いる場所です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -128,51 +128,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">App Store で </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を検索します。提供元は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ONEs Software Ltd.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbr1dvsgzxaxgiq8exkke0">
+      <w:hyperlink w:history="1" r:id="rIdkuer58m6rqmmx8pbojlvz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">App Store の Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 から直接開くこともできます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2286000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="app-store-offision-listing" descr="App Store のページ。入れる前に、提供元が ONEs Software Ltd. であることを確認してください。" title="App Store のページ。入れる前に、提供元が ONEs Software Ltd. であることを確認してください。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -256,51 +256,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Google Play で </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を検索します。提供元は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ONES Software</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxv7frqwudp8ehww7k2jaq">
+      <w:hyperlink w:history="1" r:id="rId6u4lm1cepjfpaxncecdqv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Play の Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 から直接開き、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">インストール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を選びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -350,83 +350,83 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Google Play のページ。インストールはここから。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会社が管理する Android 端末には、Play ストアが入っていないことがあります。その
 ために Offision はインストーラーを直接公開しています —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhxxkl8ygmwhisvjmbeb_k">
+      <w:hyperlink w:history="1" r:id="rIdnrbhktewvofx0mojm-6ak">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">offision.apk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 — IT 担当者はほかのアプリと同じ方法で配信できます。手作業で入れる場合はストア
 以外からのインストールを許可することになるので、自分で設定を変える前に必ず
 相談してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. ログインする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">アプリを開き、ブラウザと同じようにログインします。勤務先のメールアドレス、
 次にパスワード。手順と、表示されうる拒否メッセージの意味は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaq-3jz-wgcplm8cf2vlym">
+      <w:hyperlink w:history="1" r:id="rId_xiqvskhvcpllinlud45u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision にログインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にまとめてあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ログイン情報を保存する</w:t>
       </w:r>
@@ -483,51 +483,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">実際にその場にいることを求める会議室のための </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置情報チェックイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらも
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1jkeqxcxz0q5gfpkqtvhw">
+      <w:hyperlink w:history="1" r:id="rIda9hsnpdhd26o9l7o-bxj2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">QR コードと GPS でチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で説明しています。会社がどちらかを使っている場合、スマートフォンアプリは便利
 なだけの存在ではなく、そのチェックインを行う唯一の手段です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mac では</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -536,51 +536,51 @@
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">「macOS 用に検証されていません」</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と表示します。検証されておらず、デスクトップ
 の画面にスマートフォン向けの画面が出ます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Mac にはMac アプリのほうが適して
 います。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これは別のダウンロードです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdscfsht6sh36agdnr0de5p">
+      <w:hyperlink w:history="1" r:id="rId8hsemrrxx-h1diop3zpbp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision デスクトップアプリを入れる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいったか確かめる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1024,51 +1024,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdekw-mxdq7udrqn9vwhhco" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdbr1dvsgzxaxgiq8exkke0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.apple.com/us/app/offision/id6470773805" TargetMode="External"/><Relationship Id="rIdxv7frqwudp8ehww7k2jaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://play.google.com/store/apps/details?id=com.offision.app" TargetMode="External"/><Relationship Id="rIdhxxkl8ygmwhisvjmbeb_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offisioninstallers.blob.core.windows.net/%24web/android/offision.apk" TargetMode="External"/><Relationship Id="rIdaq-3jz-wgcplm8cf2vlym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rId1jkeqxcxz0q5gfpkqtvhw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdscfsht6sh36agdnr0de5p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d62e7dfc42a95ce64f23bce47e1f657f666ea9a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e3125c37ff142eb09498945d9887b5ed5eaabfb.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw6ldozw13vd2ecr829k3s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdkuer58m6rqmmx8pbojlvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.apple.com/us/app/offision/id6470773805" TargetMode="External"/><Relationship Id="rId6u4lm1cepjfpaxncecdqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://play.google.com/store/apps/details?id=com.offision.app" TargetMode="External"/><Relationship Id="rIdnrbhktewvofx0mojm-6ak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offisioninstallers.blob.core.windows.net/%24web/android/offision.apk" TargetMode="External"/><Relationship Id="rId_xiqvskhvcpllinlud45u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIda9hsnpdhd26o9l7o-bxj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId8hsemrrxx-h1diop3zpbp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d62e7dfc42a95ce64f23bce47e1f657f666ea9a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e3125c37ff142eb09498945d9887b5ed5eaabfb.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>スマートフォンやタブレットに Offision を入れる</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>