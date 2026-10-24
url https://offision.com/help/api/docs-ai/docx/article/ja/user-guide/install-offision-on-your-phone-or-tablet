--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw6ldozw13vd2ecr829k3s">
+      <w:hyperlink w:history="1" r:id="rIdyfxu34fkqcbyptjwrhqiw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/install-offision-on-your-phone-or-tablet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">スマートフォンアプリの中身はブラウザ版と同じ Offision で、端末のハードウェアを
 使えるように包んであります。入れる理由もそこにあります。カメラと、いま立って
 いる場所です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -128,51 +128,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">App Store で </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を検索します。提供元は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ONEs Software Ltd.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkuer58m6rqmmx8pbojlvz">
+      <w:hyperlink w:history="1" r:id="rIdil_qlculaztjr5z9vl524">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">App Store の Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 から直接開くこともできます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2286000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="app-store-offision-listing" descr="App Store のページ。入れる前に、提供元が ONEs Software Ltd. であることを確認してください。" title="App Store のページ。入れる前に、提供元が ONEs Software Ltd. であることを確認してください。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -256,51 +256,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Google Play で </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を検索します。提供元は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ONES Software</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6u4lm1cepjfpaxncecdqv">
+      <w:hyperlink w:history="1" r:id="rId1y-5xzqojvbejsutx0wj_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Play の Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 から直接開き、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">インストール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を選びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -350,83 +350,83 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Google Play のページ。インストールはここから。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会社が管理する Android 端末には、Play ストアが入っていないことがあります。その
 ために Offision はインストーラーを直接公開しています —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnrbhktewvofx0mojm-6ak">
+      <w:hyperlink w:history="1" r:id="rIdw6an6lhnlasnnxsftyv8t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">offision.apk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 — IT 担当者はほかのアプリと同じ方法で配信できます。手作業で入れる場合はストア
 以外からのインストールを許可することになるので、自分で設定を変える前に必ず
 相談してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. ログインする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">アプリを開き、ブラウザと同じようにログインします。勤務先のメールアドレス、
 次にパスワード。手順と、表示されうる拒否メッセージの意味は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_xiqvskhvcpllinlud45u">
+      <w:hyperlink w:history="1" r:id="rIdga6pmisfiewpslcv7ckmg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision にログインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にまとめてあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ログイン情報を保存する</w:t>
       </w:r>
@@ -483,51 +483,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">実際にその場にいることを求める会議室のための </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置情報チェックイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらも
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda9hsnpdhd26o9l7o-bxj2">
+      <w:hyperlink w:history="1" r:id="rIdfaropxoqma78a26symhvs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">QR コードと GPS でチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で説明しています。会社がどちらかを使っている場合、スマートフォンアプリは便利
 なだけの存在ではなく、そのチェックインを行う唯一の手段です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mac では</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -536,51 +536,51 @@
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">「macOS 用に検証されていません」</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と表示します。検証されておらず、デスクトップ
 の画面にスマートフォン向けの画面が出ます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Mac にはMac アプリのほうが適して
 います。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これは別のダウンロードです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8hsemrrxx-h1diop3zpbp">
+      <w:hyperlink w:history="1" r:id="rIdhays9hty1yzowetnouldj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision デスクトップアプリを入れる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいったか確かめる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1024,51 +1024,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw6ldozw13vd2ecr829k3s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdkuer58m6rqmmx8pbojlvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.apple.com/us/app/offision/id6470773805" TargetMode="External"/><Relationship Id="rId6u4lm1cepjfpaxncecdqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://play.google.com/store/apps/details?id=com.offision.app" TargetMode="External"/><Relationship Id="rIdnrbhktewvofx0mojm-6ak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offisioninstallers.blob.core.windows.net/%24web/android/offision.apk" TargetMode="External"/><Relationship Id="rId_xiqvskhvcpllinlud45u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIda9hsnpdhd26o9l7o-bxj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId8hsemrrxx-h1diop3zpbp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d62e7dfc42a95ce64f23bce47e1f657f666ea9a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e3125c37ff142eb09498945d9887b5ed5eaabfb.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyfxu34fkqcbyptjwrhqiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdil_qlculaztjr5z9vl524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.apple.com/us/app/offision/id6470773805" TargetMode="External"/><Relationship Id="rId1y-5xzqojvbejsutx0wj_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://play.google.com/store/apps/details?id=com.offision.app" TargetMode="External"/><Relationship Id="rIdw6an6lhnlasnnxsftyv8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offisioninstallers.blob.core.windows.net/%24web/android/offision.apk" TargetMode="External"/><Relationship Id="rIdga6pmisfiewpslcv7ckmg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdfaropxoqma78a26symhvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdhays9hty1yzowetnouldj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e1ec11749897850b847e4a3772b4fa232e672b3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dbb25cb4bda5d215c4dd5c79d2595a07b6e3d345.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>スマートフォンやタブレットに Offision を入れる</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>