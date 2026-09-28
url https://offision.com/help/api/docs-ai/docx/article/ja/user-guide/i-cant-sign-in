--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,118 +26,118 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision にサインインできない</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">サインイン画面が表示する拒否メッセージのすべてと、それぞれが本当に意味すること、 自分でできること、そしてできないときに管理者へ伝える一言の対処。</w:t>
+        <w:t xml:space="preserve">サインイン画面が表示する拒否メッセージのすべてと、それぞれが本当に意味すること、自分でできること、そしてできないときに管理者へ伝える一言の対処。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4pndki3i6yyujz7nu94i1">
+      <w:hyperlink w:history="1" r:id="rIdvgnsxg7v-aiyanuieap-7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/i-cant-sign-in/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どこまで進めますか？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 パスワード欄までたどり着き、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">次へ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を押した後にメッセージが出るなら、このページが
 該当します。下からそのメッセージを探してください。ページ自体が開かない、または
 サーバーに接続できないと表示されるなら、原因はアカウントではなくネットワークです。
 単にパスワードに自信がないだけなら、そのまま
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds4wpjnq4isnua7ikh8-qc">
+      <w:hyperlink w:history="1" r:id="rIddvw9vrg6uuc9lmyo7pbs3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">忘れたパスワードを再設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">へ進んでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サインインカードの拒否のしかたは数種類に決まっていて、それぞれ対処が違います。
 一部のメッセージは、使用言語にかかわらず英語で表示されます。これは仕様で、
 照合できるようにここでは原文どおりに引用しています。各解決策の最後に、管理者が
 あなたのアカウントで行う操作を記しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
@@ -253,51 +253,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Caps Lock がオンになっています</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が出ていないことを確認して、もう一度試して
 ください。自信がなければ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パスワードを忘れた場合</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を押し、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqp-na0rqeh-ki-dbcwdg0">
+      <w:hyperlink w:history="1" r:id="rIdcdovwxzoavis-rn3ijgg2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">忘れたパスワードを再設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に従ってください。
 仕事用メールが複数あるなら、もう一方も試してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">誤った試行はすべてロックアウトのカウントに入るので、当てずっぽうを続けないで
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -388,51 +388,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">まだ招待されていないか、別の会社のサインインページを開いています。招待した人に
 使ったアドレスを確認し、招待メールで正しいリンクを確かめてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">管理者:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ユーザーを追加して招待状を送信します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdckginpdmdirwx39ge8ndt">
+      <w:hyperlink w:history="1" r:id="rIdliyzwl01v6tacmzosbtf-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アカウントの状態のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — Identity Locked Out</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
@@ -590,51 +590,51 @@
       <w:r>
         <w:t xml:space="preserve">、または</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ごみ箱</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を開いて
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リストア</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv2_cmkub71ndde6uuiwg0">
+      <w:hyperlink w:history="1" r:id="rIdmn6nqt3eyvzy2qv4k1kss">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アカウントの状態のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 5 — Invalid Two Factor Code、または Two Factor Session Expired</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
@@ -1328,51 +1328,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4pndki3i6yyujz7nu94i1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/i-cant-sign-in/" TargetMode="External"/><Relationship Id="rIds4wpjnq4isnua7ikh8-qc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdqp-na0rqeh-ki-dbcwdg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdckginpdmdirwx39ge8ndt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rIdv2_cmkub71ndde6uuiwg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32b0ec84c0e6f778a9a414ccd9b1fdede4110457.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvgnsxg7v-aiyanuieap-7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/i-cant-sign-in/" TargetMode="External"/><Relationship Id="rIddvw9vrg6uuc9lmyo7pbs3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdcdovwxzoavis-rn3ijgg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdliyzwl01v6tacmzosbtf-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rIdmn6nqt3eyvzy2qv4k1kss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32b0ec84c0e6f778a9a414ccd9b1fdede4110457.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision にサインインできない</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>