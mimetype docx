--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,92 +52,92 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvgnsxg7v-aiyanuieap-7">
+      <w:hyperlink w:history="1" r:id="rIdwolg480p2jfe6vcmgrgyf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/i-cant-sign-in/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どこまで進めますか？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 パスワード欄までたどり着き、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">次へ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を押した後にメッセージが出るなら、このページが
 該当します。下からそのメッセージを探してください。ページ自体が開かない、または
 サーバーに接続できないと表示されるなら、原因はアカウントではなくネットワークです。
 単にパスワードに自信がないだけなら、そのまま
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddvw9vrg6uuc9lmyo7pbs3">
+      <w:hyperlink w:history="1" r:id="rId6bvo_9hibzlwwy6fke2lc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">忘れたパスワードを再設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">へ進んでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サインインカードの拒否のしかたは数種類に決まっていて、それぞれ対処が違います。
 一部のメッセージは、使用言語にかかわらず英語で表示されます。これは仕様で、
 照合できるようにここでは原文どおりに引用しています。各解決策の最後に、管理者が
 あなたのアカウントで行う操作を記しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
@@ -253,51 +253,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Caps Lock がオンになっています</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が出ていないことを確認して、もう一度試して
 ください。自信がなければ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パスワードを忘れた場合</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を押し、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcdovwxzoavis-rn3ijgg2">
+      <w:hyperlink w:history="1" r:id="rIdmox9t9lr1gz2hwvtihmve">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">忘れたパスワードを再設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に従ってください。
 仕事用メールが複数あるなら、もう一方も試してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">誤った試行はすべてロックアウトのカウントに入るので、当てずっぽうを続けないで
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -388,51 +388,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">まだ招待されていないか、別の会社のサインインページを開いています。招待した人に
 使ったアドレスを確認し、招待メールで正しいリンクを確かめてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">管理者:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ユーザーを追加して招待状を送信します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdliyzwl01v6tacmzosbtf-">
+      <w:hyperlink w:history="1" r:id="rIdq2wfxcn4vdtekuxtfllyp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アカウントの状態のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — Identity Locked Out</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
@@ -590,51 +590,51 @@
       <w:r>
         <w:t xml:space="preserve">、または</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ごみ箱</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を開いて
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リストア</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmn6nqt3eyvzy2qv4k1kss">
+      <w:hyperlink w:history="1" r:id="rIdy8lvwoyxsa3krl8cksbvh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アカウントの状態のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 5 — Invalid Two Factor Code、または Two Factor Session Expired</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
@@ -1328,51 +1328,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvgnsxg7v-aiyanuieap-7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/i-cant-sign-in/" TargetMode="External"/><Relationship Id="rIddvw9vrg6uuc9lmyo7pbs3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdcdovwxzoavis-rn3ijgg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdliyzwl01v6tacmzosbtf-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rIdmn6nqt3eyvzy2qv4k1kss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32b0ec84c0e6f778a9a414ccd9b1fdede4110457.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwolg480p2jfe6vcmgrgyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/i-cant-sign-in/" TargetMode="External"/><Relationship Id="rId6bvo_9hibzlwwy6fke2lc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdmox9t9lr1gz2hwvtihmve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdq2wfxcn4vdtekuxtfllyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rIdy8lvwoyxsa3krl8cksbvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d8c48eb7b1bf7a1e38fd827b5542afbc1769199.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision にサインインできない</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>