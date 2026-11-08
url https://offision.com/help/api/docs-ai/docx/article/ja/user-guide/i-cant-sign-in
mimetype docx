--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,92 +52,92 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwolg480p2jfe6vcmgrgyf">
+      <w:hyperlink w:history="1" r:id="rIdmstbxllnucl02javf7fh3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/i-cant-sign-in/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どこまで進めますか？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 パスワード欄までたどり着き、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">次へ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を押した後にメッセージが出るなら、このページが
 該当します。下からそのメッセージを探してください。ページ自体が開かない、または
 サーバーに接続できないと表示されるなら、原因はアカウントではなくネットワークです。
 単にパスワードに自信がないだけなら、そのまま
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6bvo_9hibzlwwy6fke2lc">
+      <w:hyperlink w:history="1" r:id="rIdfxb4fty1_yqkokyfij6gz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">忘れたパスワードを再設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">へ進んでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サインインカードの拒否のしかたは数種類に決まっていて、それぞれ対処が違います。
 一部のメッセージは、使用言語にかかわらず英語で表示されます。これは仕様で、
 照合できるようにここでは原文どおりに引用しています。各解決策の最後に、管理者が
 あなたのアカウントで行う操作を記しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
@@ -253,51 +253,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Caps Lock がオンになっています</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が出ていないことを確認して、もう一度試して
 ください。自信がなければ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パスワードを忘れた場合</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を押し、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmox9t9lr1gz2hwvtihmve">
+      <w:hyperlink w:history="1" r:id="rIdkkrxscqtple0nvxzddcdy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">忘れたパスワードを再設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に従ってください。
 仕事用メールが複数あるなら、もう一方も試してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">誤った試行はすべてロックアウトのカウントに入るので、当てずっぽうを続けないで
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -388,51 +388,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">まだ招待されていないか、別の会社のサインインページを開いています。招待した人に
 使ったアドレスを確認し、招待メールで正しいリンクを確かめてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">管理者:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ユーザーを追加して招待状を送信します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq2wfxcn4vdtekuxtfllyp">
+      <w:hyperlink w:history="1" r:id="rIdzonbfs8-ljn0_j7q6oaaj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アカウントの状態のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — Identity Locked Out</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
@@ -590,51 +590,51 @@
       <w:r>
         <w:t xml:space="preserve">、または</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ごみ箱</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を開いて
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リストア</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy8lvwoyxsa3krl8cksbvh">
+      <w:hyperlink w:history="1" r:id="rIduypra5vimp4yjcl3_gco5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アカウントの状態のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 5 — Invalid Two Factor Code、または Two Factor Session Expired</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
@@ -1328,51 +1328,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwolg480p2jfe6vcmgrgyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/i-cant-sign-in/" TargetMode="External"/><Relationship Id="rId6bvo_9hibzlwwy6fke2lc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdmox9t9lr1gz2hwvtihmve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdq2wfxcn4vdtekuxtfllyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rIdy8lvwoyxsa3krl8cksbvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d8c48eb7b1bf7a1e38fd827b5542afbc1769199.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmstbxllnucl02javf7fh3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/i-cant-sign-in/" TargetMode="External"/><Relationship Id="rIdfxb4fty1_yqkokyfij6gz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdkkrxscqtple0nvxzddcdy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdzonbfs8-ljn0_j7q6oaaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rIduypra5vimp4yjcl3_gco5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d8c48eb7b1bf7a1e38fd827b5542afbc1769199.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision にサインインできない</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>