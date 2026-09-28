--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">全員の都合が合う時間を見つける</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Offision では同僚のカレンダーを開くことはできませんが、予約フォームが代わり に確認します。招待した一人ひとりに空き／埋まりを示す点が付き、「空き状況を 確認する」を開けば、全員が空いている時間帯を——ルームまで含めて——探し出し ます。</w:t>
+        <w:t xml:space="preserve">Offision では同僚のカレンダーを開くことはできませんが、予約フォームが代わりに確認します。招待した一人ひとりに空き／埋まりを示す点が付き、「空き状況を確認する」を開けば、全員が空いている時間帯を——ルームまで含めて——探し出します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvvpyk8eccibxralfz67gi">
+      <w:hyperlink w:history="1" r:id="rIdfk13vks9fa4tadlhu6sb-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/find-a-time-that-works-for-everyone/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision が同僚のカレンダーそのものを見せることはありません。見せるのは、そこ
 から本当に必要な一点だけ——相手が空いているかどうか。予約フォームの上で、招待
 した全員について、時間を確定する前に分かります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -120,91 +120,91 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">空き状況を確認する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ボタンは出席者リスト
 をカレンダーに変えて、全員が空いている時間帯を——ルームまで含めて——探し出し
 ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰の空き状況が分かる？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 同僚の空き／埋まりは、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcp-gzrolr3nclbheucx9a">
+      <w:hyperlink w:history="1" r:id="rIdctz07ng9u_jrccz8mqjuv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft
 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaxexrepfqr7tdzwcn1o--">
+      <w:hyperlink w:history="1" r:id="rIdas6rjl0nyr2zlcnauo4zs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google
 Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、または
 Exchange の仕事用カレンダーから来ます。会社がそのいずれかに接続している人にだ
 け働き、それ以外の人は灰色の点になります——空きでも埋まりでもなく、不明という
 意味です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出席者ごとの点</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdxn2ytod6_ore4j5det3-2">
+      <w:hyperlink w:history="1" r:id="rIdv-tyejwi4xk7dx-aqecxz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を作る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の手順どおりに人を招待すると、一人ひとりが小
 さな点付きのバッジになります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -253,51 +253,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——カレンダーのデータがありません。メールアドレスで招待した社外の
 人は常に灰色で、仕事用カレンダーに接続されていない同僚も同じです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">紫</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——来訪者として招待済み。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkck4eewltr_lm_loqwwv3">
+      <w:hyperlink w:history="1" r:id="rIdshgr5gqvwqfic8svlbvbr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの予約と一緒に来訪者を招待す
 る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">輪郭だけの点は、必須ではなく任意の出席者という意味です。予約時間や出席者リス
 トを変えるたびに点は再確認され、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -688,51 +688,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これで見えないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">中身は決して見えません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 件名も場所も出席者リストもなく、その時間が埋
 まっているという事実だけです。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-mulkvzlbulycqsckfdnu">
+      <w:hyperlink w:history="1" r:id="rId7enpfps0xedd1uky95oak">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プライベート予
 約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">もここでは同じで、何も明かさずに埋まりとし
 て数えられます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1212,51 +1212,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvvpyk8eccibxralfz67gi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdcp-gzrolr3nclbheucx9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdaxexrepfqr7tdzwcn1o--" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdxn2ytod6_ore4j5det3-2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdkck4eewltr_lm_loqwwv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rId-mulkvzlbulycqsckfdnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/973290c991f1b1114fcc86cf56762f3cb9a17473.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b4b175eddb6cfc1883d857598b5489fedfd1dd3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfk13vks9fa4tadlhu6sb-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdctz07ng9u_jrccz8mqjuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdas6rjl0nyr2zlcnauo4zs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdv-tyejwi4xk7dx-aqecxz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdshgr5gqvwqfic8svlbvbr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rId7enpfps0xedd1uky95oak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/973290c991f1b1114fcc86cf56762f3cb9a17473.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b4b175eddb6cfc1883d857598b5489fedfd1dd3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>全員の都合が合う時間を見つける</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>