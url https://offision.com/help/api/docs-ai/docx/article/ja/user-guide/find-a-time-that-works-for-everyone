--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfk13vks9fa4tadlhu6sb-">
+      <w:hyperlink w:history="1" r:id="rIdgu8rou2ykqzaq4v47zwob">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/find-a-time-that-works-for-everyone/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision が同僚のカレンダーそのものを見せることはありません。見せるのは、そこ
 から本当に必要な一点だけ——相手が空いているかどうか。予約フォームの上で、招待
 した全員について、時間を確定する前に分かります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -120,91 +120,91 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">空き状況を確認する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ボタンは出席者リスト
 をカレンダーに変えて、全員が空いている時間帯を——ルームまで含めて——探し出し
 ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰の空き状況が分かる？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 同僚の空き／埋まりは、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdctz07ng9u_jrccz8mqjuv">
+      <w:hyperlink w:history="1" r:id="rId6e0r7qgct0lroyososcly">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft
 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdas6rjl0nyr2zlcnauo4zs">
+      <w:hyperlink w:history="1" r:id="rIdy5amgerlpzarers2pnnwn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google
 Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、または
 Exchange の仕事用カレンダーから来ます。会社がそのいずれかに接続している人にだ
 け働き、それ以外の人は灰色の点になります——空きでも埋まりでもなく、不明という
 意味です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出席者ごとの点</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdv-tyejwi4xk7dx-aqecxz">
+      <w:hyperlink w:history="1" r:id="rIdjiunkyswatgbhg57kqhwj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を作る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の手順どおりに人を招待すると、一人ひとりが小
 さな点付きのバッジになります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -253,51 +253,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——カレンダーのデータがありません。メールアドレスで招待した社外の
 人は常に灰色で、仕事用カレンダーに接続されていない同僚も同じです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">紫</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——来訪者として招待済み。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdshgr5gqvwqfic8svlbvbr">
+      <w:hyperlink w:history="1" r:id="rIdyicqq8ycmae6_caq5dza3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの予約と一緒に来訪者を招待す
 る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">輪郭だけの点は、必須ではなく任意の出席者という意味です。予約時間や出席者リス
 トを変えるたびに点は再確認され、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -688,51 +688,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これで見えないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">中身は決して見えません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 件名も場所も出席者リストもなく、その時間が埋
 まっているという事実だけです。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7enpfps0xedd1uky95oak">
+      <w:hyperlink w:history="1" r:id="rId37wir22gk3mvbyerf6yxm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プライベート予
 約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">もここでは同じで、何も明かさずに埋まりとし
 て数えられます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1212,51 +1212,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfk13vks9fa4tadlhu6sb-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdctz07ng9u_jrccz8mqjuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdas6rjl0nyr2zlcnauo4zs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdv-tyejwi4xk7dx-aqecxz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdshgr5gqvwqfic8svlbvbr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rId7enpfps0xedd1uky95oak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/973290c991f1b1114fcc86cf56762f3cb9a17473.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b4b175eddb6cfc1883d857598b5489fedfd1dd3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgu8rou2ykqzaq4v47zwob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rId6e0r7qgct0lroyososcly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdy5amgerlpzarers2pnnwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdjiunkyswatgbhg57kqhwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdyicqq8ycmae6_caq5dza3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rId37wir22gk3mvbyerf6yxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f1b7b5086c28d7d2b25df700c3c2dc4b0b3c80e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c049eb08b087c2683e58ee79b0e68bc65424dd51.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>全員の都合が合う時間を見つける</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>