--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgu8rou2ykqzaq4v47zwob">
+      <w:hyperlink w:history="1" r:id="rIdghksbynijoqnltx496tuw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/find-a-time-that-works-for-everyone/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision が同僚のカレンダーそのものを見せることはありません。見せるのは、そこ
 から本当に必要な一点だけ——相手が空いているかどうか。予約フォームの上で、招待
 した全員について、時間を確定する前に分かります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -120,91 +120,91 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">空き状況を確認する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ボタンは出席者リスト
 をカレンダーに変えて、全員が空いている時間帯を——ルームまで含めて——探し出し
 ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰の空き状況が分かる？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 同僚の空き／埋まりは、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6e0r7qgct0lroyososcly">
+      <w:hyperlink w:history="1" r:id="rIdm3ohbmh2ofm2pk34r0uif">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft
 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy5amgerlpzarers2pnnwn">
+      <w:hyperlink w:history="1" r:id="rIdcb-gpdl2yfrqcni4im3ys">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google
 Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、または
 Exchange の仕事用カレンダーから来ます。会社がそのいずれかに接続している人にだ
 け働き、それ以外の人は灰色の点になります——空きでも埋まりでもなく、不明という
 意味です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出席者ごとの点</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdjiunkyswatgbhg57kqhwj">
+      <w:hyperlink w:history="1" r:id="rId-cmmq_jqausphonlakffw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を作る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の手順どおりに人を招待すると、一人ひとりが小
 さな点付きのバッジになります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -253,51 +253,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——カレンダーのデータがありません。メールアドレスで招待した社外の
 人は常に灰色で、仕事用カレンダーに接続されていない同僚も同じです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">紫</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——来訪者として招待済み。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyicqq8ycmae6_caq5dza3">
+      <w:hyperlink w:history="1" r:id="rIdrvri-69fu-vkty7qedro5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの予約と一緒に来訪者を招待す
 る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">輪郭だけの点は、必須ではなく任意の出席者という意味です。予約時間や出席者リス
 トを変えるたびに点は再確認され、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -688,51 +688,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これで見えないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">中身は決して見えません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 件名も場所も出席者リストもなく、その時間が埋
 まっているという事実だけです。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId37wir22gk3mvbyerf6yxm">
+      <w:hyperlink w:history="1" r:id="rIdugkntk2wtpkasenlnz-lt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プライベート予
 約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">もここでは同じで、何も明かさずに埋まりとし
 て数えられます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1212,51 +1212,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgu8rou2ykqzaq4v47zwob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rId6e0r7qgct0lroyososcly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdy5amgerlpzarers2pnnwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdjiunkyswatgbhg57kqhwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdyicqq8ycmae6_caq5dza3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rId37wir22gk3mvbyerf6yxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f1b7b5086c28d7d2b25df700c3c2dc4b0b3c80e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c049eb08b087c2683e58ee79b0e68bc65424dd51.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdghksbynijoqnltx496tuw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdm3ohbmh2ofm2pk34r0uif" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdcb-gpdl2yfrqcni4im3ys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rId-cmmq_jqausphonlakffw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdrvri-69fu-vkty7qedro5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdugkntk2wtpkasenlnz-lt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f1b7b5086c28d7d2b25df700c3c2dc4b0b3c80e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c049eb08b087c2683e58ee79b0e68bc65424dd51.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>全員の都合が合う時間を見つける</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>