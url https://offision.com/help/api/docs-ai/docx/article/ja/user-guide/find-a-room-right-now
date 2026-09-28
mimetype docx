--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,134 +26,133 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">今すぐ空いているルームを取る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">会議はあと 1 分で始まるのに、誰も予約していない。今すぐ検索はフォームを飛ばします。 必要な長さを選べば、そのあいだ空いている最初のルームが取れます。</w:t>
+        <w:t xml:space="preserve">会議はあと 1 分で始まるのに、誰も予約していない。予約フォームを使わずにルームを取る方法は 2 つあります。アプリの今すぐ検索は、指定した長さのあいだ空いている最初のルームを選びます。もう 1 つは、すでに扉の前に立っているルームのパネルで押すウォークインです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-30</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdib2g-dchae2qetqwtpsdq">
+      <w:hyperlink w:history="1" r:id="rIdepor2uwm8sr_4r797tdkq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/find-a-room-right-now/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">予約していないルームを取る方法は 2 つあり、どちらも予約フォームを開きません。
+どちらを使うかは、いま自分がどこに立っているかで決まります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">アプリから：今すぐ検索</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">あと 1 分で始まる会議のために、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">今すぐ検索</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> が予約ボタンの隣にあります。</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">予約ボタンの隣にある </w:t>
+        <w:t xml:space="preserve"> が予約ボタンの隣にあります。フォーム
+を丸ごと飛ばし、長さを選ぶと、Offision がその時間だけ空いているルームを並べます。
+各行にそれぞれの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">今すぐ検索</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">予約</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">
-ボタンがあり、1 タップでルームが取れます。</w:t>
+        <w:t xml:space="preserve"> ボタンがあり、1 タップでルームが取れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4572000" cy="3619500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-booking-find-now-ja" descr="今すぐ検索。指定した長さのあいだ空いているルーム。" title="今すぐ検索。指定した長さのあいだ空いているルーム。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -205,50 +204,128 @@
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">「利用可能なリソースが見つかりません。フィルターを変更して他のタイムスロットを確認してください。」</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 — はフィルターを緩めるか時間をずらしてください。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">もっと見る</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 は同じ予約を予約フォームへ引き渡し、そこまでに選んだ内容をそのまま持ち込みます。</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ルームの扉の前で：ウォークイン</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">すでにルームの前にいて、そのルームが空いているなら、パネルに </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ウォークイン</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> が
+出ています。アプリに手を伸ばす必要はありません。押して、必要な長さを選び、カード、
+アプリの QR コード、パスコードのいずれかで本人確認をします — 何も尋ねないパネルも
+あります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ルームはその時点から自分のものになり、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">あとからチェックインする必要はありません</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。
+扉の前に立っていること自体が、チェックインが求めるはずだった証明だからです。予約は
+ルームのスケジュールに自分の名前で並びます。パネルが何も尋ねなかった場合は、主催者
+なしで記録されます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIdaejwfmufqnvndvgt4acbi">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">目の前の空いているルームをパネルから取る</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+が手順の全体を説明しています。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ウォークイン</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ボタンが出ていない 4 つの理由も
+そこにあります。</w:t>
+      </w:r>
+    </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
@@ -662,51 +739,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdib2g-dchae2qetqwtpsdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b60eb40daa6cc7719188a630b77a6bfd9e257835.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdepor2uwm8sr_4r797tdkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/find-a-room-right-now/" TargetMode="External"/><Relationship Id="rIdaejwfmufqnvndvgt4acbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b60eb40daa6cc7719188a630b77a6bfd9e257835.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>今すぐ空いているルームを取る</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>