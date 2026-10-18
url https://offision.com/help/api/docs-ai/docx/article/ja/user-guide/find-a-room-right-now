--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdepor2uwm8sr_4r797tdkq">
+      <w:hyperlink w:history="1" r:id="rIdkm6gwqdsx5mdrybdgyzvx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/find-a-room-right-now/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約していないルームを取る方法は 2 つあり、どちらも予約フォームを開きません。
 どちらを使うかは、いま自分がどこに立っているかで決まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -258,51 +258,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームはその時点から自分のものになり、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">あとからチェックインする必要はありません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。
 扉の前に立っていること自体が、チェックインが求めるはずだった証明だからです。予約は
 ルームのスケジュールに自分の名前で並びます。パネルが何も尋ねなかった場合は、主催者
 なしで記録されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdaejwfmufqnvndvgt4acbi">
+      <w:hyperlink w:history="1" r:id="rIdiqogkel48q2d904j-hdzn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">目の前の空いているルームをパネルから取る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 が手順の全体を説明しています。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ウォークイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ボタンが出ていない 4 つの理由も
 そこにあります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
@@ -739,51 +739,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdepor2uwm8sr_4r797tdkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/find-a-room-right-now/" TargetMode="External"/><Relationship Id="rIdaejwfmufqnvndvgt4acbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b60eb40daa6cc7719188a630b77a6bfd9e257835.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkm6gwqdsx5mdrybdgyzvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/find-a-room-right-now/" TargetMode="External"/><Relationship Id="rIdiqogkel48q2d904j-hdzn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b942406dce1cf591e6d10765a7d0387007158cbb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>今すぐ空いているルームを取る</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>