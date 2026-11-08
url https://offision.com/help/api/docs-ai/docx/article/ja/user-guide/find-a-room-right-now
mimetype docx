--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkm6gwqdsx5mdrybdgyzvx">
+      <w:hyperlink w:history="1" r:id="rId44zddqhrjl2d2f2zmq24x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/find-a-room-right-now/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約していないルームを取る方法は 2 つあり、どちらも予約フォームを開きません。
 どちらを使うかは、いま自分がどこに立っているかで決まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -258,51 +258,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームはその時点から自分のものになり、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">あとからチェックインする必要はありません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。
 扉の前に立っていること自体が、チェックインが求めるはずだった証明だからです。予約は
 ルームのスケジュールに自分の名前で並びます。パネルが何も尋ねなかった場合は、主催者
 なしで記録されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdiqogkel48q2d904j-hdzn">
+      <w:hyperlink w:history="1" r:id="rIdd5yrhhuhqns1vl0h9sieu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">目の前の空いているルームをパネルから取る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 が手順の全体を説明しています。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ウォークイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ボタンが出ていない 4 つの理由も
 そこにあります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
@@ -739,51 +739,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkm6gwqdsx5mdrybdgyzvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/find-a-room-right-now/" TargetMode="External"/><Relationship Id="rIdiqogkel48q2d904j-hdzn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b942406dce1cf591e6d10765a7d0387007158cbb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId44zddqhrjl2d2f2zmq24x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/find-a-room-right-now/" TargetMode="External"/><Relationship Id="rIdd5yrhhuhqns1vl0h9sieu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b942406dce1cf591e6d10765a7d0387007158cbb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>今すぐ空いているルームを取る</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>