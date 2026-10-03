--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フロア図からデスクを探す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ホーム画面の隣にある地図 — デスクに切り替えること、「空き」が必要な時刻の空きに なるようスライダーを動かすこと、地図から離れずにデスクを押さえること、そして 隣に座りたくて出社した相手を見つけること。</w:t>
+        <w:t xml:space="preserve">ホーム画面の隣にある地図 — デスクに切り替えること、「空き」が必要な時刻の空きになるようスライダーを動かすこと、地図から離れずにデスクを押さえること、そして隣に座りたくて出社した相手を見つけること。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-21</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdigx16d9kr7zfri-sowhpd">
+      <w:hyperlink w:history="1" r:id="rIdi-evki2z7vp8ar0-6e3id">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/find-a-desk-on-the-floor-plan/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクの一覧は、どれが空いているかを教えてくれます。どれが</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">欲しい</w:t>
       </w:r>
@@ -107,51 +107,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フロア図はホーム画面の右半分で、既定でそこに開いています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 会社がそのフロアの図をアップロードし、デスクをその上に置いてある必要があります。
 それがされていないフロアでは地図が空か、デスクだけが載っていません — 最後の節を
-参照してください。</w:t>
+参照してください。なお、管理者がこのパネル自体を全員に対して非表示にすることもでき、
+その場合ホームはタイムラインだけになり、戻す方法はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. フロアを選び、デスクに切り替える</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">地図の左上のコントロールが、いま見ているフロアの名前です。開くと建物とそのフロアが
 並び — そしてその一覧の上に、小さなアイコンの列があります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルーム</w:t>
       </w:r>
@@ -262,53 +263,65 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">デスクを選んだ状態のフロア一覧。各フロアが「何席中いくつ空き」を表示する。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 地図を読む — そして時刻を動かす</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">図の上のデスクはそれぞれの状態で描かれます。空き、使用中、自分のもの。会社が
-[...1 lines deleted...]
-探していた相手を見つけられます。</w:t>
+        <w:t xml:space="preserve">図の上のデスクはそれぞれの状態で描かれます。空き、使用中、自分のもの。描かれるのは
+デスクであって、そこにいる人ではありません。使用中のデスクすべてに顔を出すには、
+こちらから求める必要があります —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdx404kqi5o-dm8jkmzrk2x">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">指定した日に誰が出社しているかを見る</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">下端のスライダーが覚えておく価値のある部分です。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 地図は「いま」ではなく、ある
 瞬間を映していて、スライダーは30分刻みで一日を動かします。9時に空いていて11時には
 埋まるデスクは、スライダーを11時に動かすまで空きに見えます。画面上の何かを判断する
 前に、実際にデスクが必要な時刻まで動かしてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -463,205 +476,72 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">どのデスクが空いているか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ではなく</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">みんなが
 どこにいるか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — に答えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">開くと空欄ではなく、探す対象の短い一覧が出ます。</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">、そして
+        <w:t xml:space="preserve">同僚を、あるいは部署まるごとを見つけて、座っている場所に表示します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">これは独立した主題です:
 </w:t>
       </w:r>
-      <w:r>
-[...130 lines deleted...]
-        <w:t xml:space="preserve">地図の右上の検索。ルームやデスクより先に、人と部署を提示する。</w:t>
+      <w:hyperlink w:history="1" r:id="rIdrnf_6vnjv3639cps7847d">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">指定した日に誰が出社しているかを見る</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を参照して
+ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">隣のスライダーのボタンがフィルターで、地図が描くものをカテゴリやデスクの装備で
 絞り込みます。80席のフロアが、モニターが2枚ある6席になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">地図から作った予約も普通の予約です。すぐに自分のスケジュールに載りますし、ホーム画面の
@@ -694,100 +574,100 @@
       <w:r>
         <w:t xml:space="preserve">ここでいちばん多いがっかりは、あるはずのデスクが図の上に見つからないことです。
 検索の問題であることはまずありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクは管理者が1点ずつフロア図の上に置きます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">フロア</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">だけを与えられたデスクは
 問題なく保存され、あらゆる検索に出て、地図にだけ出てきません。アプリ側でできることは
 何もなく、そのフロアを管理している人に置いてもらう必要があります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbhjmaw3cbg7ndp7mqkqwg">
+      <w:hyperlink w:history="1" r:id="rIdg5maufabdhk_oxv6acsi1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">図がまったくアップロードされていないフロアも同じです。手順1のピッカーにはフロアが
 出て、その隣の地図は空のままです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事で扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">フォームからデスクを予約する。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 名前での検索、カテゴリでの絞り込み、駐車スペースの
 追加については</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdydspohq0hejucbou2-y8j">
+      <w:hyperlink w:history="1" r:id="rIddrg-uodez80pr86pi_io9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクを予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -796,51 +676,51 @@
       <w:r>
         <w:t xml:space="preserve"> フロアの上の経路案内は、その上でデスクを選ぶこととは
 別の機能です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">着いたときのチェックイン。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それはデスクに貼られたコードの仕事です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvnjoi7yw1dd9ws5bpt-9u">
+      <w:hyperlink w:history="1" r:id="rIduotw9x-ftur69txgr6qi8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ステッカーをスキャンしてチェックイン・チェックアウトする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1266,51 +1146,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdigx16d9kr7zfri-sowhpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdbhjmaw3cbg7ndp7mqkqwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-desk/" TargetMode="External"/><Relationship Id="rIdydspohq0hejucbou2-y8j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIdvnjoi7yw1dd9ws5bpt-9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f16850fb902ac23af7e9435bb3b86e21d4bf82c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c2632cd4adfab0befce9055f7515fa24db8f8e4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/939819fd06a51bdd79115d59e63f650bd04e35f0.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi-evki2z7vp8ar0-6e3id" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdx404kqi5o-dm8jkmzrk2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rIdrnf_6vnjv3639cps7847d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rIdg5maufabdhk_oxv6acsi1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-desk/" TargetMode="External"/><Relationship Id="rIddrg-uodez80pr86pi_io9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIduotw9x-ftur69txgr6qi8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f16850fb902ac23af7e9435bb3b86e21d4bf82c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c2632cd4adfab0befce9055f7515fa24db8f8e4.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>フロア図からデスクを探す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>