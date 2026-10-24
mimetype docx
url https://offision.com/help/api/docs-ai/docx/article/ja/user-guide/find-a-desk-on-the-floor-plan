--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -26,133 +26,149 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フロア図からデスクを探す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ホーム画面の隣にある地図 — デスクに切り替えること、「空き」が必要な時刻の空きになるようスライダーを動かすこと、地図から離れずにデスクを押さえること、そして隣に座りたくて出社した相手を見つけること。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] ホーム画面の隣にある地図 — デスクに切り替えること、「空き」が必要な時刻の空きになるようスライダーを動かすこと、地図から離れずにデスクを押さえること、そして隣に座りたくて出社した相手を見つけること。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi-evki2z7vp8ar0-6e3id">
+      <w:hyperlink w:history="1" r:id="rId2awbczajd1ugdm0zqmhq3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/find-a-desk-on-the-floor-plan/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">デスクの一覧は、どれが空いているかを教えてくれます。どれが</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">欲しい</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">かは教えて
 くれません — 窓際、通路から離れたところ、一緒に働きたい相手の2つ隣。それを決める
 のが地図で、同じ形のデスクが並ぶフロアでは、まともに選べる唯一の方法です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フロア図はホーム画面の右半分で、既定でそこに開いています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 会社がそのフロアの図をアップロードし、デスクをその上に置いてある必要があります。
 それがされていないフロアでは地図が空か、デスクだけが載っていません — 最後の節を
 参照してください。なお、管理者がこのパネル自体を全員に対して非表示にすることもでき、
 その場合ホームはタイムラインだけになり、戻す方法はありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">画像は Classic map です。アカウントで Map 2.0 が表示される場合は、その種類の作図とリソース割り当てが必要です。どちらのマップでも予約権限は変わりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. フロアを選び、デスクに切り替える</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">地図の左上のコントロールが、いま見ているフロアの名前です。開くと建物とそのフロアが
 並び — そしてその一覧の上に、小さなアイコンの列があります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルーム</w:t>
       </w:r>
@@ -268,51 +284,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">デスクを選んだ状態のフロア一覧。各フロアが「何席中いくつ空き」を表示する。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 地図を読む — そして時刻を動かす</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">図の上のデスクはそれぞれの状態で描かれます。空き、使用中、自分のもの。描かれるのは
 デスクであって、そこにいる人ではありません。使用中のデスクすべてに顔を出すには、
 こちらから求める必要があります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx404kqi5o-dm8jkmzrk2x">
+      <w:hyperlink w:history="1" r:id="rIdcmctau3ydwxltydw6gfwx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">指定した日に誰が出社しているかを見る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">下端のスライダーが覚えておく価値のある部分です。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 地図は「いま」ではなく、ある
 瞬間を映していて、スライダーは30分刻みで一日を動かします。9時に空いていて11時には
@@ -487,51 +503,51 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">みんなが
 どこにいるか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — に答えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同僚を、あるいは部署まるごとを見つけて、座っている場所に表示します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これは独立した主題です:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrnf_6vnjv3639cps7847d">
+      <w:hyperlink w:history="1" r:id="rIdnuyakgkuo9-fclxtvqi5s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">指定した日に誰が出社しているかを見る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">隣のスライダーのボタンがフィルターで、地図が描くものをカテゴリやデスクの装備で
 絞り込みます。80席のフロアが、モニターが2枚ある6席になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -559,115 +575,124 @@
 ドラッグが確定していないので、もう少し広くドラッグしてやり直してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクが地図に出てこないとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここでいちばん多いがっかりは、あるはずのデスクが図の上に見つからないことです。
 検索の問題であることはまずありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">デスクは管理者が1点ずつフロア図の上に置きます。</w:t>
-[...14 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdg5maufabdhk_oxv6acsi1">
+        <w:t xml:space="preserve">デスクにはフロアだけでなく、利用するマップへの関連付けが必要です。管理者が Classic の点に配置するか、Map 2.0 の対応するオブジェクト・席に割り当てます。フロア管理者に、その種類の作図と割り当てを確認してもらってください。</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdvqyz2tgatpr8rv4jn0aig">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">デスクを追加する</w:t>
+          <w:t xml:space="preserve">デスクを追加</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdlhmtstkaphwspcpgi6eyj">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Map 2.0 の割り当て</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdgjo8exaqbmxr77hej8vrr">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Classic のリソースが表示されない</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">図がまったくアップロードされていないフロアも同じです。手順1のピッカーにはフロアが
+        <w:t xml:space="preserve">マップが用意されていないフロアも同じです。手順1のピッカーにはフロアが
 出て、その隣の地図は空のままです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事で扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">フォームからデスクを予約する。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 名前での検索、カテゴリでの絞り込み、駐車スペースの
 追加については</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddrg-uodez80pr86pi_io9">
+      <w:hyperlink w:history="1" r:id="rIdxy73b5gay_nukjrtl4n_c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクを予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -676,51 +701,51 @@
       <w:r>
         <w:t xml:space="preserve"> フロアの上の経路案内は、その上でデスクを選ぶこととは
 別の機能です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">着いたときのチェックイン。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それはデスクに貼られたコードの仕事です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduotw9x-ftur69txgr6qi8">
+      <w:hyperlink w:history="1" r:id="rId8n8i5o7iu2hct_eyhx3lo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ステッカーをスキャンしてチェックイン・チェックアウトする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1146,51 +1171,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi-evki2z7vp8ar0-6e3id" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdx404kqi5o-dm8jkmzrk2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rIdrnf_6vnjv3639cps7847d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rIdg5maufabdhk_oxv6acsi1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-desk/" TargetMode="External"/><Relationship Id="rIddrg-uodez80pr86pi_io9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIduotw9x-ftur69txgr6qi8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f16850fb902ac23af7e9435bb3b86e21d4bf82c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c2632cd4adfab0befce9055f7515fa24db8f8e4.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2awbczajd1ugdm0zqmhq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdcmctau3ydwxltydw6gfwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rIdnuyakgkuo9-fclxtvqi5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rIdvqyz2tgatpr8rv4jn0aig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-desk/" TargetMode="External"/><Relationship Id="rIdlhmtstkaphwspcpgi6eyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdgjo8exaqbmxr77hej8vrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdxy73b5gay_nukjrtl4n_c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rId8n8i5o7iu2hct_eyhx3lo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84e2282b8b645880d5399c3a684030c76b59314b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7515efcc88e5e44a558eb017c911fad9e23d74c4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>フロア図からデスクを探す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>