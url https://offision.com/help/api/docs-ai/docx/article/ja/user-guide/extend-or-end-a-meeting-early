--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda3uq7oxqx2k3onxhgvidg">
+      <w:hyperlink w:history="1" r:id="rIdlixoskgqeakfo27h_96ii">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/extend-or-end-a-meeting-early/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">始まってしまった会議は、もう編集できません。それでもできることは 2 つ、終了時刻を後ろへ延ばすことと、時間より早くルームを返すことです。どちらも、予約が進行している間だけ現れる同じ小さなバーの上にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -283,51 +283,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開くと、件名と予約時間帯、進行バーの上のカウントダウン、そしてボタンの列が表示されます。この記事で扱うのは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">延長</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">終わり</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の 2 つです。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-md6oabsbq-qukvb_pr4q">
+      <w:hyperlink w:history="1" r:id="rIdkqbgo8vyok6umqubv_r5h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">サービス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リモコン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -525,51 +525,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カスタム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 欄を持つメニューを開きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">足した時間は、予約した時間と同じように計上されます。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 会社がルームの利用に配分枠を設けている場合、延長は予約を長くしたのと同じように枠を消費します——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddfj_1qhmayrrhevkjijja">
+      <w:hyperlink w:history="1" r:id="rIdgxft8_koswc6psear9iyd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約の配分枠の仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. あるいはルームを返す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1067,51 +1067,51 @@
             <w:tcW w:type="dxa" w:w="6669"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">効いてくることは稀ですが、これも適用されます</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">つまり、カレンダー上は空いて見えるルームでも、あと 15 分を断ることがあります。どれだったのかを知りたいときは、そのルームを管理している人に聞いてください。背後の規則は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx47hf0gp4tljuohtq1lzr">
+      <w:hyperlink w:history="1" r:id="rIdop64wouvt14gs0cloh-6o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースポリシーの一覧</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ボタンが出ていないとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1298,51 +1298,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">会議がまだ始まっていない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">きちんと変更してください：</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdzl7-2uzezarzdsnrk9jgk">
+            <w:hyperlink w:history="1" r:id="rIdsnzfmjgmltizpgvpxjaf8">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約を編集する</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">会議がすでに終わっている</w:t>
             </w:r>
@@ -1450,62 +1450,62 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">延長</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">終わり</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が並びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">アプリの外なら、どちらもドア横のパネルで使えますし（</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-yytawoya5vc56fpfmim1">
+      <w:hyperlink w:history="1" r:id="rIdbniup3x7kcya6cdf6pxxv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルでチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）、ルームや座席のコードをスマートフォンで読み取る方法もあります。フリーアドレスではこちらが普通です：</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_eiom4xisvov4hbxmnlcg">
+      <w:hyperlink w:history="1" r:id="rIdhrreh1j3tk0lxtnbkxvdv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ステッカーを読み取ってチェックイン・チェックアウトする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5029200" cy="4657725"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-booking-card-running-ja" descr="進行中の予約自身のカード。下部に 延長 と 終わり が並びます。" title="進行中の予約自身のカード。下部に 延長 と 終わり が並びます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1626,51 +1626,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">キャンセル</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">会議を取りやめ、使った配分枠を返します。早期終了はどちらもしません——</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdgbetkfjg2v3bfbewhyep8">
+            <w:hyperlink w:history="1" r:id="rId_myzim1vcbpzjcefw7-x7">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約をキャンセルする</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照。通常はチェックイン前だけですが、ルームによっては進行中の会議でも許可され、その場合はカードに</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">延長</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">・</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1774,51 +1774,51 @@
               <w:t xml:space="preserve">未チェックインで解放されること</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">誰もチェックインしなければルームは自動で戻り、それは </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">記録に数えられます</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">。早期終了は数えられません：</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlzml6r9vdqq28vcbcn9dq">
+            <w:hyperlink w:history="1" r:id="rIdq-auilpegmaze2yetesle">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">何が未着とみなされるか</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
@@ -2251,51 +2251,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIda3uq7oxqx2k3onxhgvidg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rId-md6oabsbq-qukvb_pr4q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-a-service/" TargetMode="External"/><Relationship Id="rIddfj_1qhmayrrhevkjijja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdx47hf0gp4tljuohtq1lzr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdzl7-2uzezarzdsnrk9jgk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rId-yytawoya5vc56fpfmim1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rId_eiom4xisvov4hbxmnlcg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdgbetkfjg2v3bfbewhyep8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdlzml6r9vdqq28vcbcn9dq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af67b95feb09ca4d881b269c62f88a103f2a0660.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/16125ddbf76a9ad3241cecbc09380f1a5ff73abe.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3a255b1e3f2fda024c3e449e30a5994d9a3ceb5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3adae44f329a2ee421da93acfbd3ee67d71f6efa.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7cc928d797be14dbed42c50142698d6058d11f35.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ce20216aca3f3f9286865e1755870e882377d70.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlixoskgqeakfo27h_96ii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdkqbgo8vyok6umqubv_r5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-a-service/" TargetMode="External"/><Relationship Id="rIdgxft8_koswc6psear9iyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdop64wouvt14gs0cloh-6o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdsnzfmjgmltizpgvpxjaf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdbniup3x7kcya6cdf6pxxv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdhrreh1j3tk0lxtnbkxvdv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId_myzim1vcbpzjcefw7-x7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdq-auilpegmaze2yetesle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af67b95feb09ca4d881b269c62f88a103f2a0660.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/16125ddbf76a9ad3241cecbc09380f1a5ff73abe.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3a255b1e3f2fda024c3e449e30a5994d9a3ceb5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3adae44f329a2ee421da93acfbd3ee67d71f6efa.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7cc928d797be14dbed42c50142698d6058d11f35.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ce20216aca3f3f9286865e1755870e882377d70.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>会議を延長する、または早めに終える</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>