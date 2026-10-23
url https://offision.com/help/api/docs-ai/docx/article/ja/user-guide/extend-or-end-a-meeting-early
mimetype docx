--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlixoskgqeakfo27h_96ii">
+      <w:hyperlink w:history="1" r:id="rIdmeyh_ccmjns7a_9eyuw-4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/extend-or-end-a-meeting-early/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">始まってしまった会議は、もう編集できません。それでもできることは 2 つ、終了時刻を後ろへ延ばすことと、時間より早くルームを返すことです。どちらも、予約が進行している間だけ現れる同じ小さなバーの上にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -283,51 +283,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開くと、件名と予約時間帯、進行バーの上のカウントダウン、そしてボタンの列が表示されます。この記事で扱うのは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">延長</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">終わり</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の 2 つです。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkqbgo8vyok6umqubv_r5h">
+      <w:hyperlink w:history="1" r:id="rIdipxgholk35n-8hol00nyy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">サービス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リモコン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -525,51 +525,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カスタム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 欄を持つメニューを開きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">足した時間は、予約した時間と同じように計上されます。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 会社がルームの利用に配分枠を設けている場合、延長は予約を長くしたのと同じように枠を消費します——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgxft8_koswc6psear9iyd">
+      <w:hyperlink w:history="1" r:id="rIdnkf_x_oigmde3whkxjjvx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約の配分枠の仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. あるいはルームを返す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1067,51 +1067,51 @@
             <w:tcW w:type="dxa" w:w="6669"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">効いてくることは稀ですが、これも適用されます</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">つまり、カレンダー上は空いて見えるルームでも、あと 15 分を断ることがあります。どれだったのかを知りたいときは、そのルームを管理している人に聞いてください。背後の規則は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdop64wouvt14gs0cloh-6o">
+      <w:hyperlink w:history="1" r:id="rIdm8juhvixkqbcgukldakoy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースポリシーの一覧</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ボタンが出ていないとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1298,51 +1298,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">会議がまだ始まっていない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">きちんと変更してください：</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdsnzfmjgmltizpgvpxjaf8">
+            <w:hyperlink w:history="1" r:id="rIdp9grqz224_pvuo0pkmtjb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約を編集する</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">会議がすでに終わっている</w:t>
             </w:r>
@@ -1450,62 +1450,62 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">延長</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">終わり</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が並びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">アプリの外なら、どちらもドア横のパネルで使えますし（</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbniup3x7kcya6cdf6pxxv">
+      <w:hyperlink w:history="1" r:id="rId4dz2ufieilemwy25_d1ph">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルでチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）、ルームや座席のコードをスマートフォンで読み取る方法もあります。フリーアドレスではこちらが普通です：</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhrreh1j3tk0lxtnbkxvdv">
+      <w:hyperlink w:history="1" r:id="rIdkwjpw6zqcphyaqms-tvka">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ステッカーを読み取ってチェックイン・チェックアウトする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5029200" cy="4657725"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-booking-card-running-ja" descr="進行中の予約自身のカード。下部に 延長 と 終わり が並びます。" title="進行中の予約自身のカード。下部に 延長 と 終わり が並びます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1626,51 +1626,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">キャンセル</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">会議を取りやめ、使った配分枠を返します。早期終了はどちらもしません——</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId_myzim1vcbpzjcefw7-x7">
+            <w:hyperlink w:history="1" r:id="rIdd9muxkakorzrso5mrgczf">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約をキャンセルする</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照。通常はチェックイン前だけですが、ルームによっては進行中の会議でも許可され、その場合はカードに</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">延長</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">・</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1774,51 +1774,51 @@
               <w:t xml:space="preserve">未チェックインで解放されること</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">誰もチェックインしなければルームは自動で戻り、それは </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">記録に数えられます</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">。早期終了は数えられません：</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdq-auilpegmaze2yetesle">
+            <w:hyperlink w:history="1" r:id="rIdcqv5y4zvy2rpll5ua0whv">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">何が未着とみなされるか</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
@@ -2251,51 +2251,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlixoskgqeakfo27h_96ii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdkqbgo8vyok6umqubv_r5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-a-service/" TargetMode="External"/><Relationship Id="rIdgxft8_koswc6psear9iyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdop64wouvt14gs0cloh-6o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdsnzfmjgmltizpgvpxjaf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdbniup3x7kcya6cdf6pxxv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdhrreh1j3tk0lxtnbkxvdv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId_myzim1vcbpzjcefw7-x7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdq-auilpegmaze2yetesle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af67b95feb09ca4d881b269c62f88a103f2a0660.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/16125ddbf76a9ad3241cecbc09380f1a5ff73abe.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3a255b1e3f2fda024c3e449e30a5994d9a3ceb5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3adae44f329a2ee421da93acfbd3ee67d71f6efa.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7cc928d797be14dbed42c50142698d6058d11f35.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ce20216aca3f3f9286865e1755870e882377d70.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmeyh_ccmjns7a_9eyuw-4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdipxgholk35n-8hol00nyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-a-service/" TargetMode="External"/><Relationship Id="rIdnkf_x_oigmde3whkxjjvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdm8juhvixkqbcgukldakoy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdp9grqz224_pvuo0pkmtjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rId4dz2ufieilemwy25_d1ph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdkwjpw6zqcphyaqms-tvka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdd9muxkakorzrso5mrgczf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdcqv5y4zvy2rpll5ua0whv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5378f2d01375c01e197b3aa541f0b42c35743ae6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e0ed82fa27a553629e0e4c6cba8d53980677a9b2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/59cbf54128f921d9210f2cd9e89097fa503d28af.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/faf7ceeef7430e06df1fe53ffa36017bf107a3cc.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8748d872d775a5ed5017574599f385be8d911f21.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/518eed7d4739c137c2ac3019c5525b15d9433e58.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>会議を延長する、または早めに終える</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>