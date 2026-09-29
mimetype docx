--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -42,104 +42,104 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">予約を作成したときと同じフォームで開き直す方法です。編集ボタンの場所、繰り返しの予約で最初に聞かれること、編集した予約がレビュー待ちに戻る理由、そして編集ボタンが表示されない場合について説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdborzzpk6hvytgiw1nvf6o">
+      <w:hyperlink w:history="1" r:id="rIdiqxkivikh9ftplvvotlrh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/edit-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約は一度作成したら変えられないものではありません。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編集</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を選ぶと、予約を作成したときと同じフォームがそのまま開きます。時間も、会議室も、参加者も、会社がそのフォームに載せた項目もすべて変更でき、招待した相手には Offision が自動で知らせます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-編集できるのは自分が主催する予約だけで、開始前に限られます。すでに進行中のミーティングや、終了したミーティングは、管理者以外は編集できません。</w:t>
+編集できるのは、自分が主催する予約と、自分を代理人にしている人の予約で、開始前に限られます。進行中のミーティングを変更できるのは管理コンソールの予約管理者だけで、終了したミーティングは誰も編集できません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 予約を開く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約が表示される画面はどれも、クリックすると同じカードが開きます。ホーム画面の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">マイ予約</w:t>
       </w:r>
       <w:r>
@@ -203,51 +203,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">予約のカード。下端にキャンセルと編集が並びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このカードは予約を読み、操作する場所です。オンラインミーティングへの参加、チェックイン、サービスの依頼もここから行います。下端の 2 つのボタンが、この記事と</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtzzwrjezzteoo7pxyss-m">
+      <w:hyperlink w:history="1" r:id="rIdyqac64_davjvvrthtxrsl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約をキャンセルする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で扱うものです。ボタンが見当たらない場合は、最後の節に進んでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 編集を選ぶ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -584,62 +584,62 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">シリーズ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の予約は事情が違います。まとめて作成された別々の予約の集まりなので、範囲を選ぶ必要がありません。1 件を編集すると、すべてのセッションが入ったシリーズ用の画面が開きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 必要なところを変更する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フォームは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrja1q-wpw92334emez6dj">
+      <w:hyperlink w:history="1" r:id="rId0o2zvkmw9lrumechs8evs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室を予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と同じものなので、予約したときと動きは変わりません。タイムラインは空き状況を示し、リソースの選択は使えない会議室を拒み、入力しながら結果が返ってきます。各項目の説明は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvuuyaash9ikkzsgtgzytb">
+      <w:hyperlink w:history="1" r:id="rIdcemtoavjxjjtohm6cx5v3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約フォームのリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4352925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-booking-edit-form-ja" descr="予約を編集 — 予約した内容が入った状態の予約フォーム。" title="予約を編集 — 予約した内容が入った状態の予約フォーム。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1035,82 +1035,82 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">移動させるだけならフォームを開き直すのは大げさで、どちらのカレンダーでもドラッグで済みます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">マイカレンダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">では、予約を上下にドラッグして時間を変え、端をドラッグしてミーティングを長くできます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdunfguoew3-n2g3tr-l2hc">
+      <w:hyperlink w:history="1" r:id="rIdaf_lq6tk43uy_tojcm-qg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">マイカレンダーで予約の時間を変更する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソースカレンダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">では、別の会議室のレーンへ横にドラッグして会議室を変えられます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlp_dzgqwehqgakljhw-bp">
+      <w:hyperlink w:history="1" r:id="rIdtjlijernuxlczdtldcqi9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">複数の会議室の予定を比べて予約を移す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらも、変更前と変更後を並べた短い</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約を編集</w:t>
       </w:r>
@@ -1233,51 +1233,72 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1450"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">自分の予約ではない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7910"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">予約を変更できるのは主催者だけです。参加者としてなら、チェックイン・チェックアウト・延長はできる場合があります</w:t>
+              <w:t xml:space="preserve">予約を変更できるのは主催者、その代理人、管理コンソールの予約管理者だけです。</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdpn2zq_tx4vnl9czfmqrn1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ユーザーデリゲート</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">を参照してください。代理人なら、先にホーム画面の </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">マイカレンダー</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> をその人に切り替えます。参加者としてなら、チェックイン・チェックアウト・延長はできる場合があります</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1450"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ミーティングが進行中</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7910"/>
           </w:tcPr>
@@ -1842,51 +1863,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdborzzpk6hvytgiw1nvf6o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rIdtzzwrjezzteoo7pxyss-m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdrja1q-wpw92334emez6dj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdvuuyaash9ikkzsgtgzytb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdunfguoew3-n2g3tr-l2hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdlp_dzgqwehqgakljhw-bp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f0f8cb23aa456105324ae0cc5b58895e4771c1d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58143736b7e13554a8822ea85d4c5f9fd4a50250.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7644d764566dac8eddcc144b0968481566ec9f5a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdiqxkivikh9ftplvvotlrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rIdyqac64_davjvvrthtxrsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId0o2zvkmw9lrumechs8evs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdcemtoavjxjjtohm6cx5v3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdaf_lq6tk43uy_tojcm-qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdtjlijernuxlczdtldcqi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rIdpn2zq_tx4vnl9czfmqrn1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/user-delegation/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f0f8cb23aa456105324ae0cc5b58895e4771c1d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58143736b7e13554a8822ea85d4c5f9fd4a50250.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7644d764566dac8eddcc144b0968481566ec9f5a.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>作成済みの予約を編集する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>