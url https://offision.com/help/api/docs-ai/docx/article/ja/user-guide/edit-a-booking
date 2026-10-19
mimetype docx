--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -42,104 +42,125 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">予約を作成したときと同じフォームで開き直す方法です。編集ボタンの場所、繰り返しの予約で最初に聞かれること、編集した予約がレビュー待ちに戻る理由、そして編集ボタンが表示されない場合について説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-23</w:t>
+        <w:t xml:space="preserve">2026-10-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiqxkivikh9ftplvvotlrh">
+      <w:hyperlink w:history="1" r:id="rIdjhl5lrmyug1bctlobhmja">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/edit-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約は一度作成したら変えられないものではありません。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編集</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を選ぶと、予約を作成したときと同じフォームがそのまま開きます。時間も、会議室も、参加者も、会社がそのフォームに載せた項目もすべて変更でき、招待した相手には Offision が自動で知らせます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-編集できるのは、自分が主催する予約と、自分を代理人にしている人の予約で、開始前に限られます。進行中のミーティングを変更できるのは管理コンソールの予約管理者だけで、終了したミーティングは誰も編集できません。</w:t>
+開始前であれば、自分が主催する予約や代理人として管理する予約を変更できます。4.6.1 以降は、適用されるすべての</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId_lgakhew-byjqwimtv-ly">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">リソースポリシー</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">で</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ホストによる予約の編集とキャンセルを許可</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">がオンなら、保存済みのホストも編集・キャンセルできます。既存・新規ポリシーとも既定でオンです。通常の出席者にはこの権限はありません。進行中の編集は管理コンソールの予約管理者が行い、終了した予約は編集できません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 予約を開く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約が表示される画面はどれも、クリックすると同じカードが開きます。ホーム画面の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">マイ予約</w:t>
       </w:r>
       <w:r>
@@ -203,51 +224,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">予約のカード。下端にキャンセルと編集が並びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このカードは予約を読み、操作する場所です。オンラインミーティングへの参加、チェックイン、サービスの依頼もここから行います。下端の 2 つのボタンが、この記事と</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyqac64_davjvvrthtxrsl">
+      <w:hyperlink w:history="1" r:id="rIdj3xowz0mcmdyy9ewrey4z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約をキャンセルする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で扱うものです。ボタンが見当たらない場合は、最後の節に進んでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 編集を選ぶ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -584,62 +605,62 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">シリーズ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の予約は事情が違います。まとめて作成された別々の予約の集まりなので、範囲を選ぶ必要がありません。1 件を編集すると、すべてのセッションが入ったシリーズ用の画面が開きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 必要なところを変更する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フォームは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0o2zvkmw9lrumechs8evs">
+      <w:hyperlink w:history="1" r:id="rIdgyz5t0kffjtu8y36l4t0-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室を予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と同じものなので、予約したときと動きは変わりません。タイムラインは空き状況を示し、リソースの選択は使えない会議室を拒み、入力しながら結果が返ってきます。各項目の説明は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcemtoavjxjjtohm6cx5v3">
+      <w:hyperlink w:history="1" r:id="rId_lucezvewqucebxllhkck">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約フォームのリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4352925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-booking-edit-form-ja" descr="予約を編集 — 予約した内容が入った状態の予約フォーム。" title="予約を編集 — 予約した内容が入った状態の予約フォーム。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1035,82 +1056,82 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">移動させるだけならフォームを開き直すのは大げさで、どちらのカレンダーでもドラッグで済みます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">マイカレンダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">では、予約を上下にドラッグして時間を変え、端をドラッグしてミーティングを長くできます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaf_lq6tk43uy_tojcm-qg">
+      <w:hyperlink w:history="1" r:id="rIddmd3e6unavt4mtwtzbgwx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">マイカレンダーで予約の時間を変更する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソースカレンダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">では、別の会議室のレーンへ横にドラッグして会議室を変えられます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtjlijernuxlczdtldcqi9">
+      <w:hyperlink w:history="1" r:id="rIdvl5kpqly5kdbus7sv6beh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">複数の会議室の予定を比べて予約を移す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらも、変更前と変更後を並べた短い</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約を編集</w:t>
       </w:r>
@@ -1162,249 +1183,239 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が出るのは、次のすべてを満たすときだけです。ひとつでも欠けると、ボタンは無効化されるのではなく、そもそも表示されません。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1450"/>
-        <w:gridCol w:w="7910"/>
+        <w:gridCol w:w="1771"/>
+        <w:gridCol w:w="7589"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1450"/>
+            <w:tcW w:type="dxa" w:w="1771"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">表示されない理由</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7910"/>
+            <w:tcW w:type="dxa" w:w="7589"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">代わりにできること</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1450"/>
-[...21 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rIdpn2zq_tx4vnl9czfmqrn1">
+            <w:tcW w:type="dxa" w:w="1771"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">この予約を管理する権限がない</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7589"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">主催者、その代理人、許可された保存済みホスト、または管理コンソールの予約管理者である必要があります。</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdapn24opdaprxlkawpnsyo">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ユーザーデリゲート</w:t>
+                <w:t xml:space="preserve">リソースポリシー</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
-              <w:t xml:space="preserve">を参照してください。代理人なら、先にホーム画面の </w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> をその人に切り替えます。参加者としてなら、チェックイン・チェックアウト・延長はできる場合があります</w:t>
+              <w:t xml:space="preserve">のホスト権限を確認してください。出席者のチェックイン・チェックアウト・延長権限とは別です</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1450"/>
+            <w:tcW w:type="dxa" w:w="1771"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ミーティングが進行中</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7910"/>
+            <w:tcW w:type="dxa" w:w="7589"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">進行中の予約には代わりに</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">延長</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">と</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">今すぐ終了</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">が出ます。ルームパネルで操作するか、終了してから予約し直してください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1450"/>
+            <w:tcW w:type="dxa" w:w="1771"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ミーティングが終了済み</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7910"/>
+            <w:tcW w:type="dxa" w:w="7589"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">編集するものがありません。新しく予約してください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1450"/>
+            <w:tcW w:type="dxa" w:w="1771"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">開始が近すぎる</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7910"/>
+            <w:tcW w:type="dxa" w:w="7589"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">会議室ごとに、開始直前の編集とキャンセルを止める設定があります。このときは</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">編集</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">と</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">キャンセル</w:t>
             </w:r>
@@ -1863,51 +1874,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdiqxkivikh9ftplvvotlrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rIdyqac64_davjvvrthtxrsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId0o2zvkmw9lrumechs8evs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdcemtoavjxjjtohm6cx5v3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdaf_lq6tk43uy_tojcm-qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdtjlijernuxlczdtldcqi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rIdpn2zq_tx4vnl9czfmqrn1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/user-delegation/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f0f8cb23aa456105324ae0cc5b58895e4771c1d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58143736b7e13554a8822ea85d4c5f9fd4a50250.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7644d764566dac8eddcc144b0968481566ec9f5a.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjhl5lrmyug1bctlobhmja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rId_lgakhew-byjqwimtv-ly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdj3xowz0mcmdyy9ewrey4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdgyz5t0kffjtu8y36l4t0-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rId_lucezvewqucebxllhkck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIddmd3e6unavt4mtwtzbgwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdvl5kpqly5kdbus7sv6beh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rIdapn24opdaprxlkawpnsyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41050a97ec873626620148879926934c279ce8cd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a6f32fd41600b392dc2991aae191ee2fd05a76c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5cf847dd28035791fd77a692c504ff6eacb70011.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>作成済みの予約を編集する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>