--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,96 +52,96 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjhl5lrmyug1bctlobhmja">
+      <w:hyperlink w:history="1" r:id="rIdtlhj79jmec6ayqbitxnmb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/edit-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約は一度作成したら変えられないものではありません。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編集</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を選ぶと、予約を作成したときと同じフォームがそのまま開きます。時間も、会議室も、参加者も、会社がそのフォームに載せた項目もすべて変更でき、招待した相手には Offision が自動で知らせます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 開始前であれば、自分が主催する予約や代理人として管理する予約を変更できます。4.6.1 以降は、適用されるすべての</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_lgakhew-byjqwimtv-ly">
+      <w:hyperlink w:history="1" r:id="rIdcgl4z_dzxamukbidwuwdk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースポリシー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ホストによる予約の編集とキャンセルを許可</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">がオンなら、保存済みのホストも編集・キャンセルできます。既存・新規ポリシーとも既定でオンです。通常の出席者にはこの権限はありません。進行中の編集は管理コンソールの予約管理者が行い、終了した予約は編集できません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -224,51 +224,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">予約のカード。下端にキャンセルと編集が並びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このカードは予約を読み、操作する場所です。オンラインミーティングへの参加、チェックイン、サービスの依頼もここから行います。下端の 2 つのボタンが、この記事と</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj3xowz0mcmdyy9ewrey4z">
+      <w:hyperlink w:history="1" r:id="rIdxcdpo3rddikc-xnhuwurl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約をキャンセルする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で扱うものです。ボタンが見当たらない場合は、最後の節に進んでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 編集を選ぶ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -605,62 +605,62 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">シリーズ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の予約は事情が違います。まとめて作成された別々の予約の集まりなので、範囲を選ぶ必要がありません。1 件を編集すると、すべてのセッションが入ったシリーズ用の画面が開きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 必要なところを変更する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フォームは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgyz5t0kffjtu8y36l4t0-">
+      <w:hyperlink w:history="1" r:id="rIdlgasfek31ntl-dt6ztmo3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室を予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と同じものなので、予約したときと動きは変わりません。タイムラインは空き状況を示し、リソースの選択は使えない会議室を拒み、入力しながら結果が返ってきます。各項目の説明は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_lucezvewqucebxllhkck">
+      <w:hyperlink w:history="1" r:id="rIdmxcyy4ql-6tqz0mlpntok">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約フォームのリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4352925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-booking-edit-form-ja" descr="予約を編集 — 予約した内容が入った状態の予約フォーム。" title="予約を編集 — 予約した内容が入った状態の予約フォーム。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1056,82 +1056,82 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">移動させるだけならフォームを開き直すのは大げさで、どちらのカレンダーでもドラッグで済みます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">マイカレンダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">では、予約を上下にドラッグして時間を変え、端をドラッグしてミーティングを長くできます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddmd3e6unavt4mtwtzbgwx">
+      <w:hyperlink w:history="1" r:id="rIdzjqqsiutng3xmzpu_rtnl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">マイカレンダーで予約の時間を変更する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソースカレンダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">では、別の会議室のレーンへ横にドラッグして会議室を変えられます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvl5kpqly5kdbus7sv6beh">
+      <w:hyperlink w:history="1" r:id="rId0gzpey_zwb1g0ubg7ki3w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">複数の会議室の予定を比べて予約を移す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらも、変更前と変更後を並べた短い</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約を編集</w:t>
       </w:r>
@@ -1256,51 +1256,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1771"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">この予約を管理する権限がない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7589"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主催者、その代理人、許可された保存済みホスト、または管理コンソールの予約管理者である必要があります。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdapn24opdaprxlkawpnsyo">
+            <w:hyperlink w:history="1" r:id="rIdg8dwtccmmsztn1c8ch4wk">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">リソースポリシー</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">のホスト権限を確認してください。出席者のチェックイン・チェックアウト・延長権限とは別です</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1771"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1874,51 +1874,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjhl5lrmyug1bctlobhmja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rId_lgakhew-byjqwimtv-ly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdj3xowz0mcmdyy9ewrey4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdgyz5t0kffjtu8y36l4t0-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rId_lucezvewqucebxllhkck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIddmd3e6unavt4mtwtzbgwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdvl5kpqly5kdbus7sv6beh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rIdapn24opdaprxlkawpnsyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41050a97ec873626620148879926934c279ce8cd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a6f32fd41600b392dc2991aae191ee2fd05a76c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5cf847dd28035791fd77a692c504ff6eacb70011.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtlhj79jmec6ayqbitxnmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rIdcgl4z_dzxamukbidwuwdk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdxcdpo3rddikc-xnhuwurl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdlgasfek31ntl-dt6ztmo3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdmxcyy4ql-6tqz0mlpntok" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdzjqqsiutng3xmzpu_rtnl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rId0gzpey_zwb1g0ubg7ki3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rIdg8dwtccmmsztn1c8ch4wk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41050a97ec873626620148879926934c279ce8cd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a6f32fd41600b392dc2991aae191ee2fd05a76c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5cf847dd28035791fd77a692c504ff6eacb70011.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>作成済みの予約を編集する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>