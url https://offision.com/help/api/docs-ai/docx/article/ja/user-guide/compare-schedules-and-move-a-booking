--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,99 +26,99 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームのスケジュールを比較して予約を移動する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">複数のルームを 1 つのカレンダーに並べてどこが空いているかを確かめ、自分の予約を別の時間や別のルームへドラッグします。色付きのブロックが何を意味するのか、確定時に何を聞かれるのか、そして予約が動かない十数通りの理由。</w:t>
+        <w:t xml:space="preserve">複数のルームを 1 つのカレンダーに並べて、どこが空いているか、そして各ルームがどの時間帯を埋めているかを確かめ、自分の予約を別の時間や別のルームへドラッグします。色付きのブロックが何を意味するのか、確定時に何を聞かれるのか、そして予約が動かない十数通りの理由。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxckix3nngdwt-yae1oxhh">
+      <w:hyperlink w:history="1" r:id="rIdytgvusyfyyqxdwq9zmo3t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/compare-schedules-and-move-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約フォームが見せてくれるのは 1
 つのルームの 1
 日です。リソースカレンダーは複数のルームの
 1
 日を横に並べて見せます。「結局この中でどれが 3
-時に空いているのか」に答えるのはこちらです。そして自分の予約がそのグリッドに乗っていれば、ドラッグして動かせます。別の時間へも、別のルームへも。</w:t>
+時に空いているのか」に答えるのはこちらです。そのルームが毎週どの時間帯を埋めているかを見るのもこちらです。そして自分の予約がそのグリッドに乗っていれば、ドラッグして動かせます。別の時間へも、別のルームへも。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 動かせるのは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自分が主催した</w:t>
       </w:r>
       <w:r>
@@ -523,51 +523,51 @@
         <w:t xml:space="preserve">ルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を絞ります。種類とカテゴリー、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">所在地</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、収容人数、備え付けの設備、そして星を付けたかどうか。同じパネルの先頭にある</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ソート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で、ルームの並び順もここで決めます — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgfpdkmag29q26_xv1yptc">
+      <w:hyperlink w:history="1" r:id="rIdgbj39lpmlsxa4q53e8wq_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室の並び順を変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">左の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約フィルター</w:t>
       </w:r>
@@ -959,51 +959,51 @@
               <w:t xml:space="preserve">分割</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> または </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">結合</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> ブロック</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6530"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdtlh_oi3xjkbaoxxg0avqy">
+            <w:hyperlink w:history="1" r:id="rIdjkwex2bykwj20buyxiswp">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">結合できるルーム</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">の一方が予約されているため、このルームが使えない状態。予約ではなくその結果なので、開くことも動かすこともできません</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">グリッドを横切る線が現在時刻です。他の人の予約は作成されるそばから現れるので、更新する必要はありません。</w:t>
@@ -1723,51 +1723,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他のオプション</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> からフォームを編集してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">他の人の予約も決して動かしません。必要なルームに同僚が入っている場合、カレンダーはそれを見せてはくれますが、変更するのはその人です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そしてドラッグできるのはここだけではありません。動かしたい予約が分かっていて時間だけ変えたいのなら、自分のカレンダーで他のルームに邪魔されずに同じ操作ができます
 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1wivaiprhylvpobp_2ubf">
+      <w:hyperlink w:history="1" r:id="rIdmpjisatncxulqlgp1nfg1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">マイカレンダーで予約の時間を変更する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1 つだけ弱いレイアウトがあります。月表示の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カレンダー</w:t>
@@ -2212,51 +2212,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxckix3nngdwt-yae1oxhh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rIdgfpdkmag29q26_xv1yptc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-the-room-list/" TargetMode="External"/><Relationship Id="rIdtlh_oi3xjkbaoxxg0avqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rId1wivaiprhylvpobp_2ubf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27d703b371adc885cb4d4579fe92cea0952f7ba6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1fa5d8dbfaac25f136040f998f83d42b23ab8ca.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a13bebbb95ebc8a6a0779c811a1dabc92ed03a6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33359b24e516bcd0896b9b09b511e9c53053e976.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdytgvusyfyyqxdwq9zmo3t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rIdgbj39lpmlsxa4q53e8wq_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-the-room-list/" TargetMode="External"/><Relationship Id="rIdjkwex2bykwj20buyxiswp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdmpjisatncxulqlgp1nfg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27d703b371adc885cb4d4579fe92cea0952f7ba6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1fa5d8dbfaac25f136040f998f83d42b23ab8ca.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a13bebbb95ebc8a6a0779c811a1dabc92ed03a6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33359b24e516bcd0896b9b09b511e9c53053e976.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームのスケジュールを比較して予約を移動する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>