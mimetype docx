--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdytgvusyfyyqxdwq9zmo3t">
+      <w:hyperlink w:history="1" r:id="rIdjh6k0gmmh8it06hrkcgcb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/compare-schedules-and-move-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約フォームが見せてくれるのは 1
 つのルームの 1
 日です。リソースカレンダーは複数のルームの
 1
 日を横に並べて見せます。「結局この中でどれが 3
 時に空いているのか」に答えるのはこちらです。そのルームが毎週どの時間帯を埋めているかを見るのもこちらです。そして自分の予約がそのグリッドに乗っていれば、ドラッグして動かせます。別の時間へも、別のルームへも。</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -523,51 +523,51 @@
         <w:t xml:space="preserve">ルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を絞ります。種類とカテゴリー、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">所在地</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、収容人数、備え付けの設備、そして星を付けたかどうか。同じパネルの先頭にある</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ソート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で、ルームの並び順もここで決めます — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgbj39lpmlsxa4q53e8wq_">
+      <w:hyperlink w:history="1" r:id="rIdupgmg_tzqx8irwjwumg50">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室の並び順を変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">左の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約フィルター</w:t>
       </w:r>
@@ -959,51 +959,51 @@
               <w:t xml:space="preserve">分割</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> または </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">結合</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> ブロック</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6530"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdjkwex2bykwj20buyxiswp">
+            <w:hyperlink w:history="1" r:id="rIdudmpwgdliltqzsincaemz">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">結合できるルーム</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">の一方が予約されているため、このルームが使えない状態。予約ではなくその結果なので、開くことも動かすこともできません</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">グリッドを横切る線が現在時刻です。他の人の予約は作成されるそばから現れるので、更新する必要はありません。</w:t>
@@ -1723,51 +1723,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他のオプション</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> からフォームを編集してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">他の人の予約も決して動かしません。必要なルームに同僚が入っている場合、カレンダーはそれを見せてはくれますが、変更するのはその人です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そしてドラッグできるのはここだけではありません。動かしたい予約が分かっていて時間だけ変えたいのなら、自分のカレンダーで他のルームに邪魔されずに同じ操作ができます
 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmpjisatncxulqlgp1nfg1">
+      <w:hyperlink w:history="1" r:id="rIdwpl5ik9sccm8j23uuuv1d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">マイカレンダーで予約の時間を変更する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1 つだけ弱いレイアウトがあります。月表示の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カレンダー</w:t>
@@ -2212,51 +2212,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdytgvusyfyyqxdwq9zmo3t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rIdgbj39lpmlsxa4q53e8wq_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-the-room-list/" TargetMode="External"/><Relationship Id="rIdjkwex2bykwj20buyxiswp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdmpjisatncxulqlgp1nfg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27d703b371adc885cb4d4579fe92cea0952f7ba6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1fa5d8dbfaac25f136040f998f83d42b23ab8ca.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a13bebbb95ebc8a6a0779c811a1dabc92ed03a6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33359b24e516bcd0896b9b09b511e9c53053e976.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjh6k0gmmh8it06hrkcgcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rIdupgmg_tzqx8irwjwumg50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-the-room-list/" TargetMode="External"/><Relationship Id="rIdudmpwgdliltqzsincaemz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdwpl5ik9sccm8j23uuuv1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3548dd52740192da3a73eefff5044769787a8be6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/636ccd58ed483b245679f1bc19ce637b41f6cdee.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97e9a26edc80f65bda5e01d1ea03c0848637ae61.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/478f1ed2b1c6e67c3fc7e13f63dc8a4cc7efe76a.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームのスケジュールを比較して予約を移動する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>