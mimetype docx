--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjh6k0gmmh8it06hrkcgcb">
+      <w:hyperlink w:history="1" r:id="rIdlfyfivygftgnpgctcj59-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/compare-schedules-and-move-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約フォームが見せてくれるのは 1
 つのルームの 1
 日です。リソースカレンダーは複数のルームの
 1
 日を横に並べて見せます。「結局この中でどれが 3
 時に空いているのか」に答えるのはこちらです。そのルームが毎週どの時間帯を埋めているかを見るのもこちらです。そして自分の予約がそのグリッドに乗っていれば、ドラッグして動かせます。別の時間へも、別のルームへも。</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -523,51 +523,51 @@
         <w:t xml:space="preserve">ルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を絞ります。種類とカテゴリー、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">所在地</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、収容人数、備え付けの設備、そして星を付けたかどうか。同じパネルの先頭にある</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ソート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で、ルームの並び順もここで決めます — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdupgmg_tzqx8irwjwumg50">
+      <w:hyperlink w:history="1" r:id="rIdcy9p9x8fmjiybc9aygkni">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室の並び順を変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">左の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約フィルター</w:t>
       </w:r>
@@ -959,51 +959,51 @@
               <w:t xml:space="preserve">分割</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> または </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">結合</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> ブロック</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6530"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdudmpwgdliltqzsincaemz">
+            <w:hyperlink w:history="1" r:id="rIdrja77rikrotwwzdgahudw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">結合できるルーム</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">の一方が予約されているため、このルームが使えない状態。予約ではなくその結果なので、開くことも動かすこともできません</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">グリッドを横切る線が現在時刻です。他の人の予約は作成されるそばから現れるので、更新する必要はありません。</w:t>
@@ -1723,51 +1723,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他のオプション</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> からフォームを編集してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">他の人の予約も決して動かしません。必要なルームに同僚が入っている場合、カレンダーはそれを見せてはくれますが、変更するのはその人です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そしてドラッグできるのはここだけではありません。動かしたい予約が分かっていて時間だけ変えたいのなら、自分のカレンダーで他のルームに邪魔されずに同じ操作ができます
 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwpl5ik9sccm8j23uuuv1d">
+      <w:hyperlink w:history="1" r:id="rIde9ll3vsijugryqb9v8tih">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">マイカレンダーで予約の時間を変更する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1 つだけ弱いレイアウトがあります。月表示の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カレンダー</w:t>
@@ -2212,51 +2212,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjh6k0gmmh8it06hrkcgcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rIdupgmg_tzqx8irwjwumg50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-the-room-list/" TargetMode="External"/><Relationship Id="rIdudmpwgdliltqzsincaemz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdwpl5ik9sccm8j23uuuv1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3548dd52740192da3a73eefff5044769787a8be6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/636ccd58ed483b245679f1bc19ce637b41f6cdee.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97e9a26edc80f65bda5e01d1ea03c0848637ae61.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/478f1ed2b1c6e67c3fc7e13f63dc8a4cc7efe76a.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlfyfivygftgnpgctcj59-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rIdcy9p9x8fmjiybc9aygkni" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-the-room-list/" TargetMode="External"/><Relationship Id="rIdrja77rikrotwwzdgahudw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIde9ll3vsijugryqb9v8tih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3548dd52740192da3a73eefff5044769787a8be6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/636ccd58ed483b245679f1bc19ce637b41f6cdee.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97e9a26edc80f65bda5e01d1ea03c0848637ae61.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/478f1ed2b1c6e67c3fc7e13f63dc8a4cc7efe76a.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームのスケジュールを比較して予約を移動する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>